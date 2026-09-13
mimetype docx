--- v0 (2025-10-08)
+++ v1 (2026-09-13)
@@ -1,113 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45E5AB05" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Incident</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Reporting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DEC52C" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
       <w:pPr>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B3EE11A" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
+    <w:p w14:paraId="7B3EE11A" w14:textId="224B9FA7" w:rsidR="009922F9" w:rsidRDefault="008E030C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="51"/>
         <w:ind w:left="323" w:right="403"/>
       </w:pPr>
       <w:r>
         <w:t>Please act promptly to report any data breaches (or potential data breaches/near miss). If</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">you discover a data breach or near </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> please notify your head of department and complete</w:t>
+        <w:t>you discover a data breach or near</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA58FD">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>miss please notify your head of department and complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-50"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>return</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -148,66 +146,68 @@
         </w:r>
         <w:r>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="364EA486" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
       <w:pPr>
         <w:spacing w:before="1" w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="129" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
-        <w:gridCol w:w="4256"/>
+        <w:gridCol w:w="5173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009922F9" w14:paraId="64612679" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="64612679" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9501" w:type="dxa"/>
+            <w:tcW w:w="10418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="020A68BF" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="21"/>
               </w:rPr>
@@ -216,72 +216,72 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>breach:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="776D0172" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="776D0172" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
-          <w:trHeight w:val="2361"/>
+          <w:trHeight w:val="1412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9501" w:type="dxa"/>
+            <w:tcW w:w="10418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7E0DEDE9" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="32EA1A1D" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="32EA1A1D" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="2BDD71B8" w14:textId="6495E957" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
             <w:r>
@@ -373,65 +373,65 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>whom:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4256" w:type="dxa"/>
+            <w:tcW w:w="5173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69606AB2" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="40C4CDC5" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="40C4CDC5" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="59F89024" w14:textId="1387F4DC" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Time data</w:t>
             </w:r>
             <w:r>
@@ -461,71 +461,71 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>occurred</w:t>
             </w:r>
             <w:r w:rsidRPr="008E030C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> and by whom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4256" w:type="dxa"/>
+            <w:tcW w:w="5173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FBEAB77" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="5CD1FB71" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="5CD1FB71" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9501" w:type="dxa"/>
+            <w:tcW w:w="10418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="5916DABA" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Who</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="21"/>
               </w:rPr>
@@ -564,152 +564,152 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>breach?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="5B86E81E" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="5B86E81E" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="7EA81123" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Name/post/department:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4256" w:type="dxa"/>
+            <w:tcW w:w="5173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10A66BEC" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="2BCA46C2" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="2BCA46C2" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="6183A741" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4256" w:type="dxa"/>
+            <w:tcW w:w="5173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12B45915" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="2D658653" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="2D658653" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="1811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="0A0948F0" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="256" w:lineRule="auto"/>
               <w:ind w:right="23"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Classification</w:t>
             </w:r>
@@ -972,65 +972,65 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Confidential</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4256" w:type="dxa"/>
+            <w:tcW w:w="5173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DB96BB2" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="4A5937EE" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="4A5937EE" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="2ADEDEE4" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="799"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Volume</w:t>
             </w:r>
@@ -1121,65 +1121,65 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>people</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-47"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>effected):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4256" w:type="dxa"/>
+            <w:tcW w:w="5173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4319A845" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="1AB8857F" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="1AB8857F" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="5BC38FA2" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:r>
@@ -1239,71 +1239,114 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>ongoing?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4256" w:type="dxa"/>
+            <w:tcW w:w="5173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="786A2273" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="20417DE0" w14:textId="77777777">
+      <w:tr w:rsidR="00CA58FD" w14:paraId="0908548B" w14:textId="77777777" w:rsidTr="00CA58FD">
+        <w:trPr>
+          <w:trHeight w:val="434"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="203FB872" w14:textId="72BB35C9" w:rsidR="00CA58FD" w:rsidRDefault="00CA58FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>What is the location of any data involved (e.g. Google Drive, SDS)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4793B80B" w14:textId="77777777" w:rsidR="00CA58FD" w:rsidRDefault="00CA58FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009922F9" w14:paraId="20417DE0" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9501" w:type="dxa"/>
+            <w:tcW w:w="10418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="33E62C62" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="21"/>
               </w:rPr>
@@ -1417,78 +1460,78 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>data?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="4B51F8A4" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="4B51F8A4" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
-          <w:trHeight w:val="1809"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9501" w:type="dxa"/>
+            <w:tcW w:w="10418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0B86BECA" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="33ADBEAF" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="33ADBEAF" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9501" w:type="dxa"/>
+            <w:tcW w:w="10418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="22BC7A54" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="008E030C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="254" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Any</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="21"/>
               </w:rPr>
@@ -1512,82 +1555,82 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>relevant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009922F9" w14:paraId="5F2A10AE" w14:textId="77777777">
+      <w:tr w:rsidR="009922F9" w14:paraId="5F2A10AE" w14:textId="77777777" w:rsidTr="00CA58FD">
         <w:trPr>
           <w:trHeight w:val="1600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9501" w:type="dxa"/>
+            <w:tcW w:w="10418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B791512" w14:textId="77777777" w:rsidR="009922F9" w:rsidRDefault="009922F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A71DDDA" w14:textId="77777777" w:rsidR="008E030C" w:rsidRDefault="008E030C" w:rsidP="008E030C">
       <w:pPr>
         <w:spacing w:before="70"/>
         <w:ind w:left="326"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AA7AA06" w14:textId="568D0125" w:rsidR="00000000" w:rsidRDefault="008E030C" w:rsidP="008E030C">
+    <w:p w14:paraId="1AA7AA06" w14:textId="45FCE28A" w:rsidR="00D17F6E" w:rsidRDefault="008E030C" w:rsidP="008E030C">
       <w:pPr>
         <w:spacing w:before="70"/>
         <w:ind w:left="326"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1626,127 +1669,125 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
-        <w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00CA58FD" w:rsidRPr="00CA58FD">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:b/>
-            <w:color w:val="0461C1"/>
-            <w:u w:val="single" w:color="0461C1"/>
+            <w:bCs/>
           </w:rPr>
           <w:t>dataprotection@sheffield.ac.uk</w:t>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-        </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00CA58FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr w:rsidR="00D17F6E" w:rsidSect="00CA58FD">
       <w:pgSz w:w="11920" w:h="16850"/>
-      <w:pgMar w:top="1380" w:right="1120" w:bottom="280" w:left="1040" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="TUOS Blake">
     <w:altName w:val="TUOS Blake"/>
     <w:panose1 w:val="020B0503040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59AE210A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86ECA22E"/>
     <w:lvl w:ilvl="0" w:tplc="5218F234">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="835" w:hanging="401"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TUOS Blake" w:eastAsia="TUOS Blake" w:hAnsi="TUOS Blake" w:cs="TUOS Blake" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="100"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
@@ -1930,109 +1971,111 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D7C4F858">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4132" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DB1EB672">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4500" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="438723357">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="68234571">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009922F9"/>
     <w:rsid w:val="008E030C"/>
+    <w:rsid w:val="00923366"/>
     <w:rsid w:val="009922F9"/>
+    <w:rsid w:val="00CA58FD"/>
+    <w:rsid w:val="00D17F6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="02A4EEAB"/>
   <w15:docId w15:val="{C2C444B9-D4C0-4612-80EB-540F6A56A397}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2460,55 +2503,78 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="114"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA58FD"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA58FD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2759,60 +2825,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>145</Words>
-  <Characters>830</Characters>
+  <Words>155</Words>
+  <Characters>884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>974</CharactersWithSpaces>
+  <CharactersWithSpaces>1037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-02-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PDFium</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2022-02-24T00:00:00Z</vt:filetime>