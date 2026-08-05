--- v0 (2025-10-18)
+++ v1 (2026-08-05)
@@ -1214,51 +1214,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3301ACC5" w14:textId="77777777" w:rsidR="00AD370B" w:rsidRPr="00AD370B" w:rsidRDefault="00AD370B" w:rsidP="007E01CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="009FDF7B" w14:textId="47BCD9F0" w:rsidR="00854CB5" w:rsidRPr="00AD370B" w:rsidRDefault="00854CB5" w:rsidP="007E01CC">
+    <w:p w14:paraId="009FDF7B" w14:textId="5EDFBB23" w:rsidR="00854CB5" w:rsidRPr="00AD370B" w:rsidRDefault="00854CB5" w:rsidP="007E01CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="008E1BC9" w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
@@ -1462,51 +1462,67 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002D67FA" w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002D67FA" w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Motor mileage can be claimed at 45p per mile and will be paid where travel by car is essential.  However the use of a private vehicle would be regarded as exceptional where rail services are available for journeys exceeding 40 miles from Sheffield.  </w:t>
+        <w:t xml:space="preserve">Motor mileage can be claimed at </w:t>
+      </w:r>
+      <w:r w:rsidR="00395142">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD370B">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5p per mile and will be paid where travel by car is essential.  However the use of a private vehicle would be regarded as exceptional where rail services are available for journeys exceeding 40 miles from Sheffield.  </w:t>
       </w:r>
       <w:r w:rsidR="002D67FA" w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Mileage claims </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>may be made of 20p per mile for bicycles and 24p per mile for motorbikes</w:t>
       </w:r>
       <w:r w:rsidR="002D67FA" w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, in line with the University’s ‘Green Initiative’ campaign.</w:t>
       </w:r>
@@ -1940,51 +1956,69 @@
       </w:r>
       <w:r w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> the right to decline payment, either in part or in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>full,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of any item that is considered to be unreasonable or excessive.</w:t>
+        <w:t xml:space="preserve"> of any item that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD370B">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>is considered to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD370B">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unreasonable or excessive.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD370B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A49B82" w14:textId="77777777" w:rsidR="00AD370B" w:rsidRPr="00AD370B" w:rsidRDefault="00AD370B" w:rsidP="00EC650E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -2918,58 +2952,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC3AC2" w:rsidRPr="009D7893" w:rsidSect="00974F3B">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="709" w:right="851" w:bottom="567" w:left="992" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4257B361" w14:textId="77777777" w:rsidR="00BD0049" w:rsidRDefault="00BD0049">
+    <w:p w14:paraId="3579FCCE" w14:textId="77777777" w:rsidR="00461BF2" w:rsidRDefault="00461BF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67F96FF6" w14:textId="77777777" w:rsidR="00BD0049" w:rsidRDefault="00BD0049">
+    <w:p w14:paraId="02DBA42F" w14:textId="77777777" w:rsidR="00461BF2" w:rsidRDefault="00461BF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3054,58 +3088,58 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35891AC0" w14:textId="40D5F1B2" w:rsidR="00812203" w:rsidRDefault="00812203">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" FILENAME  \p  \* MERGEFORMAT ">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>X:\RS_Share\RS\PGR Support\Degree Support\Front of House\Expenses\Internal and External Claim Forms\Examiners_expenses_notes.docx</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19F4AC4A" w14:textId="77777777" w:rsidR="00BD0049" w:rsidRDefault="00BD0049">
+    <w:p w14:paraId="45B9141C" w14:textId="77777777" w:rsidR="00461BF2" w:rsidRDefault="00461BF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56CE7B2F" w14:textId="77777777" w:rsidR="00BD0049" w:rsidRDefault="00BD0049">
+    <w:p w14:paraId="477FC4BA" w14:textId="77777777" w:rsidR="00461BF2" w:rsidRDefault="00461BF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="333449F6" w14:textId="538AABA9" w:rsidR="00660D94" w:rsidRDefault="00660D94" w:rsidP="0079792C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -3824,63 +3858,63 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1490516714">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="393285753">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00754834"/>
     <w:rsid w:val="00006E6C"/>
     <w:rsid w:val="00010DDE"/>
     <w:rsid w:val="00023EA5"/>
     <w:rsid w:val="00032AA6"/>
     <w:rsid w:val="000456AC"/>
     <w:rsid w:val="0007122E"/>
@@ -3901,64 +3935,67 @@
     <w:rsid w:val="001A15C6"/>
     <w:rsid w:val="001E49F4"/>
     <w:rsid w:val="001E75E5"/>
     <w:rsid w:val="00224DA4"/>
     <w:rsid w:val="00243DD3"/>
     <w:rsid w:val="00253D97"/>
     <w:rsid w:val="00264B82"/>
     <w:rsid w:val="0026653B"/>
     <w:rsid w:val="002717A2"/>
     <w:rsid w:val="00276F8F"/>
     <w:rsid w:val="00277180"/>
     <w:rsid w:val="002C0C54"/>
     <w:rsid w:val="002D0AA9"/>
     <w:rsid w:val="002D60B5"/>
     <w:rsid w:val="002D67FA"/>
     <w:rsid w:val="002E2827"/>
     <w:rsid w:val="002F2F04"/>
     <w:rsid w:val="00304967"/>
     <w:rsid w:val="003107D2"/>
     <w:rsid w:val="0032235C"/>
     <w:rsid w:val="0032792C"/>
     <w:rsid w:val="0033603A"/>
     <w:rsid w:val="00354AFA"/>
     <w:rsid w:val="00360513"/>
     <w:rsid w:val="0038411E"/>
+    <w:rsid w:val="00395142"/>
     <w:rsid w:val="003A6776"/>
     <w:rsid w:val="003A705B"/>
     <w:rsid w:val="003A7A68"/>
     <w:rsid w:val="003C09EF"/>
     <w:rsid w:val="003E10A0"/>
     <w:rsid w:val="003F620F"/>
     <w:rsid w:val="004013F4"/>
     <w:rsid w:val="00407B60"/>
     <w:rsid w:val="00417A0B"/>
     <w:rsid w:val="004321D8"/>
     <w:rsid w:val="00437F45"/>
     <w:rsid w:val="00445BDD"/>
     <w:rsid w:val="00445D10"/>
+    <w:rsid w:val="00461BF2"/>
     <w:rsid w:val="00480C2A"/>
+    <w:rsid w:val="00482971"/>
     <w:rsid w:val="00486235"/>
     <w:rsid w:val="004B2ED2"/>
     <w:rsid w:val="004C5A66"/>
     <w:rsid w:val="004C6936"/>
     <w:rsid w:val="004C69B0"/>
     <w:rsid w:val="00516BE6"/>
     <w:rsid w:val="00531D9D"/>
     <w:rsid w:val="00571F95"/>
     <w:rsid w:val="00584665"/>
     <w:rsid w:val="00591CDA"/>
     <w:rsid w:val="00595889"/>
     <w:rsid w:val="00597F5D"/>
     <w:rsid w:val="005A501B"/>
     <w:rsid w:val="005B2EE3"/>
     <w:rsid w:val="005C0CEE"/>
     <w:rsid w:val="005C1FB2"/>
     <w:rsid w:val="005C6BB7"/>
     <w:rsid w:val="005E09B7"/>
     <w:rsid w:val="005F1B18"/>
     <w:rsid w:val="005F435D"/>
     <w:rsid w:val="005F6A5F"/>
     <w:rsid w:val="00600091"/>
     <w:rsid w:val="00610170"/>
     <w:rsid w:val="00614BE0"/>
     <w:rsid w:val="006322D8"/>
@@ -4087,53 +4124,53 @@
     <w:rsid w:val="00F732DE"/>
     <w:rsid w:val="00F87E17"/>
     <w:rsid w:val="00FB1F5A"/>
     <w:rsid w:val="00FC68CF"/>
     <w:rsid w:val="00FC6C13"/>
     <w:rsid w:val="00FF2C3D"/>
     <w:rsid w:val="00FF2FF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="53066547"/>
   <w15:docId w15:val="{CDF48AD1-959C-4ADF-B21A-93C886B165F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
@@ -5102,55 +5139,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{930A66BF-B4E3-41FB-85AA-725690CAE27D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>UoS Memo template</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1213</Words>
-  <Characters>7560</Characters>
+  <Words>1309</Words>
+  <Characters>7464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The University Of Sheffield Memo template.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>The University Of Sheffield.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>5242882</vt:i4>