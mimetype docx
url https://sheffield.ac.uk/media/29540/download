--- v2 (2025-11-15)
+++ v3 (2026-08-02)
@@ -501,51 +501,69 @@
               </w:rPr>
               <w:t>external examiner</w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is expected to have significant and demonstrable knowledge of the field covered by the thesis </w:t>
             </w:r>
             <w:r w:rsidR="00D43184" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> provide an in-depth analysis of the thesis and in order to provide a rigorous viva voce examination. The </w:t>
+              <w:t xml:space="preserve"> provide an in-depth analysis of the thesis and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C57400">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C57400">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide a rigorous viva voce examination. The </w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>internal examiner</w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> should be able to assess the thesis and to contribute to the oral examination and should also have a sound knowledge and understanding of </w:t>
             </w:r>
             <w:r w:rsidR="00D43184" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -899,51 +917,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>schools</w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to appoint a diversity of external examiners.  Where possible, an external examiner should not normally be re-appointed within a three-year period. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="644C37D0" w14:textId="06662FBC" w:rsidR="00040631" w:rsidRPr="00C57400" w:rsidRDefault="00040631" w:rsidP="0029424B">
+          <w:p w14:paraId="6E00AC20" w14:textId="77777777" w:rsidR="00040631" w:rsidRPr="002E5DD4" w:rsidRDefault="00040631" w:rsidP="0029424B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Viva format:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
@@ -963,87 +981,175 @@
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidR="00E27012" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a remote or hybrid viva is taking place</w:t>
             </w:r>
             <w:r w:rsidR="00980B04" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00E27012" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the University’s preferred video conferencing tool is Google Meet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644C37D0" w14:textId="70BC3DC4" w:rsidR="002E5DD4" w:rsidRPr="00C57400" w:rsidRDefault="002E5DD4" w:rsidP="0029424B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Examining OFFICIAL projects:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note that if a student’s project is considered to be </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="002E5DD4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>OFFICIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, i.e. involving the sharing of classified information, all the examiners will be required to have undergone a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="002E5DD4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Baseline Personnel Security Standard (BPSS) check</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE351C" w:rsidRPr="00C57400" w14:paraId="0B337452" w14:textId="77777777" w:rsidTr="00F006B8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10981" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="13359F78" w14:textId="00E2557D" w:rsidR="00EE351C" w:rsidRPr="00C57400" w:rsidRDefault="00EE351C" w:rsidP="00316D67">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">STUDENT DETAILS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72D4E" w:rsidRPr="00C57400" w14:paraId="19FF5EAE" w14:textId="77777777" w:rsidTr="00F006B8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="50022A55" w14:textId="77777777" w:rsidR="00C72D4E" w:rsidRPr="00C57400" w:rsidRDefault="00C72D4E" w:rsidP="00EE351C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
@@ -1666,51 +1772,71 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10306" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="390D7CDC" w14:textId="77777777" w:rsidR="000E1D07" w:rsidRPr="00C57400" w:rsidRDefault="000E1D07" w:rsidP="00C72D4E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">University Staff Candidate holding either i) a non-established post arising from external financing or ii) an established post within the NHS </w:t>
+              <w:t xml:space="preserve">University Staff Candidate holding either </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C57400">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C57400">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) a non-established post arising from external financing or ii) an established post within the NHS </w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Honorary University Contract (an Internal and External Examiner should be nominated)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E54868" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856"/>
@@ -2035,50 +2161,51 @@
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F7BDA69" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Correspondence Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D76B70D" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E593D73" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E311871" w14:textId="5AC74503" w:rsidR="00C9344D" w:rsidRPr="00C57400" w:rsidRDefault="00C9344D" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
@@ -2158,51 +2285,50 @@
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BC74203" w14:textId="5FFA65C3" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="009F571C" w:rsidP="00481140">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Contact phone </w:t>
             </w:r>
             <w:r w:rsidR="00E6067F" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="463C3C70" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00481140">
@@ -2814,51 +2940,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please state when they were last appointed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A32ED9D" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00B10575" w:rsidP="00F03AE8">
+          <w:p w14:paraId="1A32ED9D" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00AE5F66" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-21327252"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
                   <w:rPr>
@@ -3298,50 +3424,51 @@
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EC624BF" w14:textId="7C3C6598" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Correspondence Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34127A38" w14:textId="43E795E1" w:rsidR="004B3617" w:rsidRPr="00C57400" w:rsidRDefault="004B3617" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="266DA2EB" w14:textId="77777777" w:rsidR="004B3617" w:rsidRPr="00C57400" w:rsidRDefault="004B3617" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="327C757A" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
@@ -4067,51 +4194,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please state when they were last appointed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFAB8A2" w14:textId="61A905F3" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00B10575" w:rsidP="009F571C">
+          <w:p w14:paraId="5AFAB8A2" w14:textId="61A905F3" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00AE5F66" w:rsidP="009F571C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2111464703"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F006B8">
                   <w:rPr>
@@ -4506,66 +4633,68 @@
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="549D8078" w14:textId="62A8A133" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ho</w:t>
             </w:r>
             <w:r w:rsidR="00AE64AC">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/PGR Lead Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DD18D71" w14:textId="77777777" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39564DF1" w14:textId="77777777" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4610,62 +4739,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D0036F5" w14:textId="77777777" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="447E7FA4" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856" w:rsidP="00056774">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7009C0C9" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="47ADC2E4" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856" w:rsidP="00056774">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="261"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
@@ -4789,213 +4906,213 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> PGR Administrators: </w:t>
       </w:r>
       <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please return this completed form to one of the following email addresses: Arts &amp; Humanities</w:t>
       </w:r>
       <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>pgrarts@sheffield.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; Engineering</w:t>
       </w:r>
       <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>pgreng@sheffield.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; Health</w:t>
       </w:r>
       <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000D3553" w:rsidRPr="00C57400">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>pgrhealth@sheffield.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; Science</w:t>
       </w:r>
       <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>pgrsci@sheffield.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; Social Sciences</w:t>
       </w:r>
       <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00457AFB" w:rsidRPr="00C57400">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>pgrsocsci@sheffield.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10988" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -5079,86 +5196,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="197528F8" w14:textId="02E34A5B" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00824FD0" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Approved on behalf of the Faculty by:</w:t>
+              <w:t xml:space="preserve">Approved on behalf of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C57400">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C57400">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3502" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EB178C0" w14:textId="77777777" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00824FD0" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Examiners appointed on CIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3972429B" w14:textId="0FF94C37" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00B10575" w:rsidP="00363204">
+          <w:p w14:paraId="3972429B" w14:textId="0FF94C37" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00AE5F66" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1001191536"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5166,51 +5305,51 @@
                 <w:r w:rsidR="009F571C" w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00824FD0" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F71FA84" w14:textId="0FF1DAEF" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00B10575" w:rsidP="00363204">
+          <w:p w14:paraId="6F71FA84" w14:textId="0FF1DAEF" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00AE5F66" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1099066399"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5306,51 +5445,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F6E9532" w14:textId="77777777" w:rsidR="00D44538" w:rsidRPr="00C57400" w:rsidRDefault="00D44538" w:rsidP="00C90CFB">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D44538" w:rsidRPr="00C57400" w:rsidSect="00383572">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="561" w:bottom="0" w:left="561" w:header="357" w:footer="357" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3C33AD2F" w14:textId="77777777" w:rsidR="00DB2369" w:rsidRDefault="00DB2369">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="63654D7D" w14:textId="77777777" w:rsidR="00DB2369" w:rsidRDefault="00DB2369">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -5436,91 +5575,91 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A0E7FCC" w14:textId="1EEE7DA5" w:rsidR="00C50331" w:rsidRPr="0095035D" w:rsidRDefault="002157AE" w:rsidP="0029424B">
+  <w:p w14:paraId="0A0E7FCC" w14:textId="75D3FD47" w:rsidR="00C50331" w:rsidRPr="0095035D" w:rsidRDefault="00AE5F66" w:rsidP="0029424B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TUOS Blake" w:hAnsi="TUOS Blake"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TUOS Blake" w:hAnsi="TUOS Blake"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>October</w:t>
+      <w:t>August</w:t>
     </w:r>
     <w:r w:rsidR="005E20A2">
       <w:rPr>
         <w:rFonts w:ascii="TUOS Blake" w:hAnsi="TUOS Blake"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007824F6">
       <w:rPr>
         <w:rFonts w:ascii="TUOS Blake" w:hAnsi="TUOS Blake"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="003A5FEB">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TUOS Blake" w:hAnsi="TUOS Blake"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="27706BB2" w14:textId="77777777" w:rsidR="00DB2369" w:rsidRDefault="00DB2369">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1C367601" w14:textId="77777777" w:rsidR="00DB2369" w:rsidRDefault="00DB2369">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5975,60 +6114,61 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="770321949">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="548107947">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="933785483">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="759519576">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D13D9"/>
     <w:rsid w:val="0000694E"/>
     <w:rsid w:val="00025861"/>
     <w:rsid w:val="00026F6E"/>
     <w:rsid w:val="00040631"/>
     <w:rsid w:val="00043DDD"/>
     <w:rsid w:val="00045D11"/>
@@ -6058,50 +6198,51 @@
     <w:rsid w:val="0016344D"/>
     <w:rsid w:val="0018291E"/>
     <w:rsid w:val="00187392"/>
     <w:rsid w:val="001A12EC"/>
     <w:rsid w:val="0021161F"/>
     <w:rsid w:val="002157AE"/>
     <w:rsid w:val="00221ECA"/>
     <w:rsid w:val="00224C8D"/>
     <w:rsid w:val="002260EF"/>
     <w:rsid w:val="00233A30"/>
     <w:rsid w:val="00243D04"/>
     <w:rsid w:val="00245C24"/>
     <w:rsid w:val="002522A0"/>
     <w:rsid w:val="00252EE5"/>
     <w:rsid w:val="002646F5"/>
     <w:rsid w:val="00266C89"/>
     <w:rsid w:val="00275423"/>
     <w:rsid w:val="0029137E"/>
     <w:rsid w:val="00292ED2"/>
     <w:rsid w:val="0029424B"/>
     <w:rsid w:val="00294AB7"/>
     <w:rsid w:val="00297D5C"/>
     <w:rsid w:val="002A5B6B"/>
     <w:rsid w:val="002B3D24"/>
     <w:rsid w:val="002E5562"/>
+    <w:rsid w:val="002E5DD4"/>
     <w:rsid w:val="002F3128"/>
     <w:rsid w:val="003006F8"/>
     <w:rsid w:val="00301AEB"/>
     <w:rsid w:val="00314820"/>
     <w:rsid w:val="00316D67"/>
     <w:rsid w:val="00323B6A"/>
     <w:rsid w:val="00333CC3"/>
     <w:rsid w:val="003521B1"/>
     <w:rsid w:val="003546E8"/>
     <w:rsid w:val="00360E23"/>
     <w:rsid w:val="00363204"/>
     <w:rsid w:val="00370147"/>
     <w:rsid w:val="00372F0E"/>
     <w:rsid w:val="003807BC"/>
     <w:rsid w:val="00383572"/>
     <w:rsid w:val="0038527A"/>
     <w:rsid w:val="00386A56"/>
     <w:rsid w:val="003A5FEB"/>
     <w:rsid w:val="003C5561"/>
     <w:rsid w:val="003C5C99"/>
     <w:rsid w:val="003C7B75"/>
     <w:rsid w:val="003D2371"/>
     <w:rsid w:val="003E2B74"/>
     <w:rsid w:val="003F1B69"/>
     <w:rsid w:val="003F1C80"/>
@@ -6120,116 +6261,121 @@
     <w:rsid w:val="004B3617"/>
     <w:rsid w:val="004C489E"/>
     <w:rsid w:val="0050599B"/>
     <w:rsid w:val="00506FFB"/>
     <w:rsid w:val="0050729E"/>
     <w:rsid w:val="005355FE"/>
     <w:rsid w:val="00541AD8"/>
     <w:rsid w:val="00541C4D"/>
     <w:rsid w:val="00547280"/>
     <w:rsid w:val="00586AE9"/>
     <w:rsid w:val="005C612C"/>
     <w:rsid w:val="005D1B52"/>
     <w:rsid w:val="005E20A2"/>
     <w:rsid w:val="005E2BC6"/>
     <w:rsid w:val="00606623"/>
     <w:rsid w:val="006074D0"/>
     <w:rsid w:val="00613604"/>
     <w:rsid w:val="00621CC8"/>
     <w:rsid w:val="00632C69"/>
     <w:rsid w:val="006438EF"/>
     <w:rsid w:val="0064486A"/>
     <w:rsid w:val="0065433C"/>
     <w:rsid w:val="006676FA"/>
     <w:rsid w:val="0067715D"/>
     <w:rsid w:val="006906B2"/>
+    <w:rsid w:val="006B26ED"/>
     <w:rsid w:val="006B7416"/>
     <w:rsid w:val="006D6BD4"/>
     <w:rsid w:val="006E1C5B"/>
     <w:rsid w:val="006E55CE"/>
     <w:rsid w:val="007130E1"/>
     <w:rsid w:val="00726BBC"/>
     <w:rsid w:val="007276A6"/>
     <w:rsid w:val="007514E0"/>
     <w:rsid w:val="00760CB7"/>
     <w:rsid w:val="0077035C"/>
     <w:rsid w:val="00774F82"/>
     <w:rsid w:val="007824F6"/>
     <w:rsid w:val="007A18AE"/>
     <w:rsid w:val="007B4C3E"/>
     <w:rsid w:val="007B5680"/>
     <w:rsid w:val="007B5C54"/>
     <w:rsid w:val="007B642F"/>
     <w:rsid w:val="007B7673"/>
     <w:rsid w:val="007C10FA"/>
     <w:rsid w:val="007E1510"/>
     <w:rsid w:val="007E7071"/>
     <w:rsid w:val="00816A84"/>
     <w:rsid w:val="00817430"/>
     <w:rsid w:val="00824FD0"/>
     <w:rsid w:val="00857888"/>
     <w:rsid w:val="00864306"/>
     <w:rsid w:val="00892D34"/>
     <w:rsid w:val="008A3E99"/>
     <w:rsid w:val="008B4269"/>
     <w:rsid w:val="008D13D9"/>
     <w:rsid w:val="008E6D22"/>
     <w:rsid w:val="008F5430"/>
     <w:rsid w:val="00903E8A"/>
     <w:rsid w:val="00907427"/>
+    <w:rsid w:val="00913B6D"/>
     <w:rsid w:val="009439E5"/>
     <w:rsid w:val="0095035D"/>
     <w:rsid w:val="00952D71"/>
     <w:rsid w:val="00963912"/>
     <w:rsid w:val="00980B04"/>
     <w:rsid w:val="00984249"/>
     <w:rsid w:val="00991FA6"/>
     <w:rsid w:val="00992D43"/>
     <w:rsid w:val="00993088"/>
     <w:rsid w:val="0099348A"/>
     <w:rsid w:val="00997C03"/>
     <w:rsid w:val="009A1131"/>
     <w:rsid w:val="009B362F"/>
     <w:rsid w:val="009C7B7F"/>
     <w:rsid w:val="009D2C2C"/>
     <w:rsid w:val="009D60D8"/>
     <w:rsid w:val="009E43DB"/>
     <w:rsid w:val="009F571C"/>
     <w:rsid w:val="00A16B9F"/>
     <w:rsid w:val="00A22E27"/>
     <w:rsid w:val="00A4039A"/>
     <w:rsid w:val="00A438D0"/>
     <w:rsid w:val="00A50CA5"/>
     <w:rsid w:val="00A55B48"/>
     <w:rsid w:val="00A6100C"/>
     <w:rsid w:val="00A70F92"/>
+    <w:rsid w:val="00A95574"/>
     <w:rsid w:val="00AA599C"/>
+    <w:rsid w:val="00AC1AB0"/>
     <w:rsid w:val="00AC6490"/>
     <w:rsid w:val="00AC65DB"/>
     <w:rsid w:val="00AD2520"/>
     <w:rsid w:val="00AD40FD"/>
     <w:rsid w:val="00AE17A3"/>
+    <w:rsid w:val="00AE5F66"/>
     <w:rsid w:val="00AE64AC"/>
     <w:rsid w:val="00AF2AA9"/>
     <w:rsid w:val="00B10575"/>
     <w:rsid w:val="00B22FC9"/>
     <w:rsid w:val="00B23E7D"/>
     <w:rsid w:val="00B35110"/>
     <w:rsid w:val="00B43F2C"/>
     <w:rsid w:val="00B4642F"/>
     <w:rsid w:val="00B646A0"/>
     <w:rsid w:val="00B65F7D"/>
     <w:rsid w:val="00BC41EF"/>
     <w:rsid w:val="00BC597B"/>
     <w:rsid w:val="00BC640D"/>
     <w:rsid w:val="00BC6AEB"/>
     <w:rsid w:val="00BD5306"/>
     <w:rsid w:val="00C06654"/>
     <w:rsid w:val="00C11AAB"/>
     <w:rsid w:val="00C50331"/>
     <w:rsid w:val="00C542C5"/>
     <w:rsid w:val="00C57400"/>
     <w:rsid w:val="00C72D4E"/>
     <w:rsid w:val="00C820C6"/>
     <w:rsid w:val="00C90CFB"/>
     <w:rsid w:val="00C9344D"/>
     <w:rsid w:val="00CB02BC"/>
@@ -6238,97 +6384,98 @@
     <w:rsid w:val="00D04AA1"/>
     <w:rsid w:val="00D12953"/>
     <w:rsid w:val="00D16771"/>
     <w:rsid w:val="00D27C99"/>
     <w:rsid w:val="00D43184"/>
     <w:rsid w:val="00D44538"/>
     <w:rsid w:val="00D541B6"/>
     <w:rsid w:val="00D55544"/>
     <w:rsid w:val="00D624E8"/>
     <w:rsid w:val="00D6340F"/>
     <w:rsid w:val="00D76842"/>
     <w:rsid w:val="00D970CC"/>
     <w:rsid w:val="00DA3CD6"/>
     <w:rsid w:val="00DB0CD6"/>
     <w:rsid w:val="00DB2369"/>
     <w:rsid w:val="00DC3AC1"/>
     <w:rsid w:val="00DC4306"/>
     <w:rsid w:val="00DD6F4D"/>
     <w:rsid w:val="00DD7BD8"/>
     <w:rsid w:val="00DF3856"/>
     <w:rsid w:val="00E1377A"/>
     <w:rsid w:val="00E27012"/>
     <w:rsid w:val="00E36A83"/>
     <w:rsid w:val="00E40FB3"/>
     <w:rsid w:val="00E46546"/>
+    <w:rsid w:val="00E471FA"/>
     <w:rsid w:val="00E6067F"/>
     <w:rsid w:val="00E74E64"/>
     <w:rsid w:val="00E77372"/>
     <w:rsid w:val="00E816D5"/>
     <w:rsid w:val="00E92CDA"/>
     <w:rsid w:val="00E94243"/>
     <w:rsid w:val="00EC55B7"/>
     <w:rsid w:val="00ED19FA"/>
     <w:rsid w:val="00ED6125"/>
     <w:rsid w:val="00EE351C"/>
     <w:rsid w:val="00F006B8"/>
     <w:rsid w:val="00F03AE8"/>
     <w:rsid w:val="00F122B7"/>
     <w:rsid w:val="00F17326"/>
     <w:rsid w:val="00F233A7"/>
     <w:rsid w:val="00F553F3"/>
     <w:rsid w:val="00F571CB"/>
     <w:rsid w:val="00F63AB3"/>
     <w:rsid w:val="00F64481"/>
     <w:rsid w:val="00F721CD"/>
     <w:rsid w:val="00FA4224"/>
     <w:rsid w:val="00FB7486"/>
     <w:rsid w:val="00FC023E"/>
     <w:rsid w:val="00FC75C5"/>
     <w:rsid w:val="00FE0EE6"/>
     <w:rsid w:val="00FF0068"/>
     <w:rsid w:val="00FF4F32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01CC86C1"/>
   <w15:docId w15:val="{219E475C-4E1B-4C8E-A4F0-2A4F7317E893}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -6910,59 +7057,71 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B7416"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00026F6E"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E5DD4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/rpi/pgr/examination/appointing-examiners" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrsci@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrhealth@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgreng@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrarts@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/rpi/pgr/examination/appointing-examiners" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrsocsci@sheffield.ac.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/rpi/pgr/examination/appointing-examiners" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgreng@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrarts@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrsocsci@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/government-baseline-personnel-security-standard/uk-government-baseline-personnel-security-standard-version-70-june-2024-html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrsci@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/government-security-classifications/guidance-11-working-at-official-html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/rpi/pgr/examination/appointing-examiners" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrhealth@sheffield.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7246,66 +7405,66 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>848</Words>
-  <Characters>5672</Characters>
+  <Words>886</Words>
+  <Characters>6206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>226</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Sheffield</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6423</CharactersWithSpaces>
+  <CharactersWithSpaces>7078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Estates</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>