--- v3 (2026-08-02)
+++ v4 (2026-08-23)
@@ -355,51 +355,50 @@
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.sheffield.ac.uk/rpi/pgr/examination/appointing-examiners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00091FB9" w:rsidRPr="00C57400" w14:paraId="5B0613E2" w14:textId="77777777" w:rsidTr="00F006B8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10981" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DE75E1C" w14:textId="1AFE2645" w:rsidR="00091FB9" w:rsidRPr="00C57400" w:rsidRDefault="00091FB9" w:rsidP="00091FB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This form should be completed by the </w:t>
             </w:r>
@@ -1006,51 +1005,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="644C37D0" w14:textId="70BC3DC4" w:rsidR="002E5DD4" w:rsidRPr="00C57400" w:rsidRDefault="002E5DD4" w:rsidP="0029424B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Examining OFFICIAL projects:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please note that if a student’s project is considered to be </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="002E5DD4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
@@ -1105,51 +1103,50 @@
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10981" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="13359F78" w14:textId="00E2557D" w:rsidR="00EE351C" w:rsidRPr="00C57400" w:rsidRDefault="00EE351C" w:rsidP="00316D67">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">STUDENT DETAILS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72D4E" w:rsidRPr="00C57400" w14:paraId="19FF5EAE" w14:textId="77777777" w:rsidTr="00F006B8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="50022A55" w14:textId="77777777" w:rsidR="00C72D4E" w:rsidRPr="00C57400" w:rsidRDefault="00C72D4E" w:rsidP="00EE351C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
@@ -1450,85 +1447,83 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is a Non-Disclosure Agreement required before the thesis is sent to the examiners?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2031714084"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-652449361"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E11B0AE" w14:textId="6918BD5A" w:rsidR="00F006B8" w:rsidRPr="00C57400" w:rsidRDefault="00F006B8" w:rsidP="00EE351C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
@@ -1561,51 +1556,50 @@
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="960076120"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="675" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="206B1B2B" w14:textId="6F23E39E" w:rsidR="000E1D07" w:rsidRPr="00C57400" w:rsidRDefault="00D43184" w:rsidP="00EE351C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1643,51 +1637,50 @@
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1449117449"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="675" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="74D86F49" w14:textId="06F09900" w:rsidR="000E1D07" w:rsidRPr="00C57400" w:rsidRDefault="00D43184">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1724,119 +1717,98 @@
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1584831868"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="675" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="76EE8FBF" w14:textId="62CFE64A" w:rsidR="000E1D07" w:rsidRPr="00C57400" w:rsidRDefault="00D43184">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10306" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="390D7CDC" w14:textId="77777777" w:rsidR="000E1D07" w:rsidRPr="00C57400" w:rsidRDefault="000E1D07" w:rsidP="00C72D4E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">University Staff Candidate holding either </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">) a non-established post arising from external financing or ii) an established post within the NHS </w:t>
+              <w:t xml:space="preserve">University Staff Candidate holding either i) a non-established post arising from external financing or ii) an established post within the NHS </w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Honorary University Contract (an Internal and External Examiner should be nominated)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E54868" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856"/>
@@ -1962,292 +1934,274 @@
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Internal Examiner </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115B81" w:rsidRPr="00C57400" w14:paraId="25E07882" w14:textId="77777777" w:rsidTr="00DF3856">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="261F891F" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="000A7496">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22DC22D6" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00B23E7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72312489" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00B23E7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Family Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62538FD5" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00297D5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AC1C628" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00297D5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36DBB5F6" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00297D5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Family Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115B81" w:rsidRPr="00C57400" w14:paraId="2EEB812C" w14:textId="77777777" w:rsidTr="00DF3856">
         <w:trPr>
           <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          </w:tcPr>
+          <w:p w14:paraId="3D76B70D" w14:textId="47DDACBF" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00A5797F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C57400">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Correspondence Address</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="0E593D73" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E311871" w14:textId="5AC74503" w:rsidR="00C9344D" w:rsidRPr="00C57400" w:rsidRDefault="00C9344D" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5487" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57172B78" w14:textId="116BECEF" w:rsidR="00221ECA" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00221ECA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Correspondence Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43A40587" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856"/>
     <w:p w14:paraId="4BE934B0" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856"/>
     <w:p w14:paraId="5F6C09C9" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856"/>
     <w:tbl>
@@ -2269,317 +2223,308 @@
         <w:gridCol w:w="919"/>
         <w:gridCol w:w="910"/>
         <w:gridCol w:w="1834"/>
         <w:gridCol w:w="1829"/>
         <w:gridCol w:w="915"/>
         <w:gridCol w:w="911"/>
         <w:gridCol w:w="1832"/>
         <w:gridCol w:w="15"/>
       </w:tblGrid>
       <w:tr w:rsidR="00115B81" w:rsidRPr="00C57400" w14:paraId="1D32B1DD" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BC74203" w14:textId="5FFA65C3" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="009F571C" w:rsidP="00481140">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact phone </w:t>
             </w:r>
             <w:r w:rsidR="00E6067F" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="463C3C70" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00481140">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FE77C3E" w14:textId="4393B4C5" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="009F571C" w:rsidP="00A438D0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E960B0C" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00A438D0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115B81" w:rsidRPr="00C57400" w14:paraId="1DBC8469" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CDE3158" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3317D071" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33A43FDD" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F32DFB2" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03AE8" w:rsidRPr="00C57400" w14:paraId="16E98682" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EB06A44" w14:textId="198EB28F" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="0064486A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r w:rsidR="005E20A2" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2638,51 +2583,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CA54D27" w14:textId="3A889CB2" w:rsidR="009D60D8" w:rsidRPr="00C57400" w:rsidRDefault="009D60D8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="736D0D7C" w14:textId="36657B29" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="0064486A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Number of doctoral students supervised to completion as first supervisor</w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2702,51 +2646,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">you may </w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>estimate):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19152EAF" w14:textId="6BC67CC9" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="0064486A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r w:rsidR="005E20A2" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2804,51 +2747,50 @@
               </w:rPr>
               <w:t xml:space="preserve">estimate): </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79916938" w14:textId="77777777" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78ACC409" w14:textId="5AE8834B" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="0064486A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Number of doctoral students supervised to completion as first supervisor</w:t>
             </w:r>
             <w:r w:rsidR="0064486A" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2883,51 +2825,50 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>estimate):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00952D71" w:rsidRPr="00C57400" w14:paraId="164A50A2" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="5"/>
           <w:wAfter w:w="5502" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4864E48B" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Has this examiner previously been appointed at Sheffield? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6206934E" w14:textId="650C206F" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
@@ -2938,109 +2879,106 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please state when they were last appointed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A32ED9D" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00AE5F66" w:rsidP="00F03AE8">
+          </w:tcPr>
+          <w:p w14:paraId="1A32ED9D" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00000000" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-21327252"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1027096782"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56A0F156" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
@@ -3063,96 +3001,84 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Year of previous appointment:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00952D71" w:rsidRPr="00C57400" w14:paraId="73ECA7FB" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="5"/>
           <w:wAfter w:w="5502" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CE6EA15" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reason why the external examiner is suitable</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4528241D" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A966EC2" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="00F03AE8">
-[...10 lines deleted...]
-          <w:p w14:paraId="4E5667B1" w14:textId="2FFE51D7" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="00F03AE8">
+          <w:p w14:paraId="4E5667B1" w14:textId="2FFE51D7" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="00CA73AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115B81" w:rsidRPr="00C57400" w14:paraId="779AE7B2" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3224,593 +3150,575 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Internal Coordinator </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115B81" w:rsidRPr="00C57400" w14:paraId="01D335DE" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CB7A25C" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Title   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BDC5F49" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="504078BE" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Family Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5464E95D" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Title   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1826" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E59748B" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08D8D795" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Family Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115B81" w:rsidRPr="00C57400" w14:paraId="68B0F9F6" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EC624BF" w14:textId="7C3C6598" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Correspondence Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34127A38" w14:textId="43E795E1" w:rsidR="004B3617" w:rsidRPr="00C57400" w:rsidRDefault="004B3617" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="266DA2EB" w14:textId="77777777" w:rsidR="004B3617" w:rsidRPr="00C57400" w:rsidRDefault="004B3617" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="327C757A" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5487" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BB39BBD" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Correspondence Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="646A9A5E" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="004A7696">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115B81" w:rsidRPr="00C57400" w14:paraId="05DC9A4B" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68724F32" w14:textId="2B1B1715" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="009F571C" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04552289" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="511A8E6D" w14:textId="50422830" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="009F571C" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02D6CF55" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115B81" w:rsidRPr="00C57400" w14:paraId="26210AFB" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B17DB61" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D48088C" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F7CB834" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EB37875" w14:textId="77777777" w:rsidR="00115B81" w:rsidRPr="00C57400" w:rsidRDefault="00115B81" w:rsidP="00115B81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03AE8" w:rsidRPr="00C57400" w14:paraId="67E209B6" w14:textId="77777777" w:rsidTr="004B3617">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="1490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2524D7D2" w14:textId="64927DA8" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="0064486A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r w:rsidR="003F1C80" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -3893,51 +3801,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AAABE66" w14:textId="77777777" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="369CCD88" w14:textId="48C03C0E" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="0064486A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Number of doctoral students supervised to completion as first supervisor</w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3965,51 +3872,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>estimate):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="255C1AD4" w14:textId="47EC02F0" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="0064486A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r w:rsidR="003F1C80" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -4058,51 +3964,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> estimate): </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0761D1AC" w14:textId="77777777" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BEDABBA" w14:textId="193CCDF6" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="0064486A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Number of doctoral students supervised to completion as first supervisor</w:t>
             </w:r>
             <w:r w:rsidR="0064486A" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4137,51 +4042,50 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>estimate):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00952D71" w:rsidRPr="00C57400" w14:paraId="4BB920BE" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="5"/>
           <w:wAfter w:w="5502" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FD1E0A0" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="007824F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Has this examiner previously been appointed at Sheffield? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33DDC224" w14:textId="21A32881" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="007824F6">
             <w:pPr>
               <w:rPr>
@@ -4192,109 +4096,106 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please state when they were last appointed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AFAB8A2" w14:textId="61A905F3" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00AE5F66" w:rsidP="009F571C">
+          </w:tcPr>
+          <w:p w14:paraId="5AFAB8A2" w14:textId="61A905F3" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00000000" w:rsidP="009F571C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2111464703"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F006B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-639489761"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952D71" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07B8122D" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="009F571C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
@@ -4317,51 +4218,50 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Year of previous appointment:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00952D71" w:rsidRPr="00C57400" w14:paraId="3EBF225F" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:gridAfter w:val="5"/>
           <w:wAfter w:w="5502" w:type="dxa"/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45D08020" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="009F571C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reason why the external examiner is suitable</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D3483AC" w14:textId="77777777" w:rsidR="00952D71" w:rsidRPr="00C57400" w:rsidRDefault="00952D71" w:rsidP="009F571C">
             <w:pPr>
               <w:rPr>
@@ -4633,68 +4533,66 @@
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="549D8078" w14:textId="62A8A133" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ho</w:t>
             </w:r>
             <w:r w:rsidR="00AE64AC">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/PGR Lead Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DD18D71" w14:textId="77777777" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39564DF1" w14:textId="77777777" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4739,99 +4637,81 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D0036F5" w14:textId="77777777" w:rsidR="00F03AE8" w:rsidRPr="00C57400" w:rsidRDefault="00F03AE8" w:rsidP="00F03AE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7009C0C9" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856">
-[...18 lines deleted...]
-    <w:p w14:paraId="47ADC2E4" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRDefault="00DF3856" w:rsidP="00056774">
+    <w:p w14:paraId="11BC197D" w14:textId="77777777" w:rsidR="00CA73AB" w:rsidRDefault="00CA73AB" w:rsidP="00056774">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="261"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42A86056" w14:textId="4135CAB1" w:rsidR="00457AFB" w:rsidRDefault="00457AFB" w:rsidP="00056774">
+    <w:p w14:paraId="42A86056" w14:textId="7F94FD08" w:rsidR="00457AFB" w:rsidRDefault="00457AFB" w:rsidP="00056774">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="261"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Completed forms should be sent to your </w:t>
       </w:r>
       <w:r w:rsidR="00C57400" w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:r w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> PGR Administrator</w:t>
       </w:r>
       <w:r w:rsidRPr="00C57400">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
@@ -5175,342 +5055,333 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> RESEARCH</w:t>
             </w:r>
             <w:r w:rsidR="00056774" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, PARTNERSHIPS AND INNOVATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824FD0" w:rsidRPr="00C57400" w14:paraId="02A47B5D" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="197528F8" w14:textId="02E34A5B" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00824FD0" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved on behalf of the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EB178C0" w14:textId="77777777" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00824FD0" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Examiners appointed on CIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3972429B" w14:textId="0FF94C37" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00AE5F66" w:rsidP="00363204">
+          </w:tcPr>
+          <w:p w14:paraId="3972429B" w14:textId="0FF94C37" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00000000" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1001191536"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F571C" w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00824FD0" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F71FA84" w14:textId="0FF1DAEF" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00AE5F66" w:rsidP="00363204">
+          </w:tcPr>
+          <w:p w14:paraId="6F71FA84" w14:textId="0FF1DAEF" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00000000" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1099066399"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F571C" w:rsidRPr="00C57400">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00824FD0" w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824FD0" w:rsidRPr="00C57400" w14:paraId="10AE07D1" w14:textId="77777777" w:rsidTr="00C90CFB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FAD1D39" w14:textId="5843D35E" w:rsidR="003D2371" w:rsidRPr="00C57400" w:rsidRDefault="00824FD0" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F46D220" w14:textId="77777777" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00824FD0" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3663" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AF7D4DC" w14:textId="77777777" w:rsidR="00824FD0" w:rsidRPr="00C57400" w:rsidRDefault="00824FD0" w:rsidP="00363204">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57400">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F6E9532" w14:textId="77777777" w:rsidR="00D44538" w:rsidRPr="00C57400" w:rsidRDefault="00D44538" w:rsidP="00C90CFB">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D44538" w:rsidRPr="00C57400" w:rsidSect="00383572">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="561" w:bottom="0" w:left="561" w:header="357" w:footer="357" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C33AD2F" w14:textId="77777777" w:rsidR="00DB2369" w:rsidRDefault="00DB2369">
+    <w:p w14:paraId="2696AF48" w14:textId="77777777" w:rsidR="0054096A" w:rsidRDefault="0054096A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63654D7D" w14:textId="77777777" w:rsidR="00DB2369" w:rsidRDefault="00DB2369">
+    <w:p w14:paraId="0CB23D89" w14:textId="77777777" w:rsidR="0054096A" w:rsidRDefault="0054096A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5624,58 +5495,58 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007824F6">
       <w:rPr>
         <w:rFonts w:ascii="TUOS Blake" w:hAnsi="TUOS Blake"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TUOS Blake" w:hAnsi="TUOS Blake"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27706BB2" w14:textId="77777777" w:rsidR="00DB2369" w:rsidRDefault="00DB2369">
+    <w:p w14:paraId="5A99EF42" w14:textId="77777777" w:rsidR="0054096A" w:rsidRDefault="0054096A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C367601" w14:textId="77777777" w:rsidR="00DB2369" w:rsidRDefault="00DB2369">
+    <w:p w14:paraId="6D19E498" w14:textId="77777777" w:rsidR="0054096A" w:rsidRDefault="0054096A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9DD21C94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -6114,61 +5985,61 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="770321949">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="548107947">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="933785483">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="759519576">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D13D9"/>
     <w:rsid w:val="0000694E"/>
     <w:rsid w:val="00025861"/>
     <w:rsid w:val="00026F6E"/>
     <w:rsid w:val="00040631"/>
     <w:rsid w:val="00043DDD"/>
     <w:rsid w:val="00045D11"/>
@@ -6231,189 +6102,198 @@
     <w:rsid w:val="003521B1"/>
     <w:rsid w:val="003546E8"/>
     <w:rsid w:val="00360E23"/>
     <w:rsid w:val="00363204"/>
     <w:rsid w:val="00370147"/>
     <w:rsid w:val="00372F0E"/>
     <w:rsid w:val="003807BC"/>
     <w:rsid w:val="00383572"/>
     <w:rsid w:val="0038527A"/>
     <w:rsid w:val="00386A56"/>
     <w:rsid w:val="003A5FEB"/>
     <w:rsid w:val="003C5561"/>
     <w:rsid w:val="003C5C99"/>
     <w:rsid w:val="003C7B75"/>
     <w:rsid w:val="003D2371"/>
     <w:rsid w:val="003E2B74"/>
     <w:rsid w:val="003F1B69"/>
     <w:rsid w:val="003F1C80"/>
     <w:rsid w:val="003F27D6"/>
     <w:rsid w:val="00416F55"/>
     <w:rsid w:val="00417B59"/>
     <w:rsid w:val="0045611F"/>
     <w:rsid w:val="00457AFB"/>
     <w:rsid w:val="00462585"/>
     <w:rsid w:val="004642C1"/>
+    <w:rsid w:val="00464EDB"/>
     <w:rsid w:val="00472438"/>
     <w:rsid w:val="00481140"/>
     <w:rsid w:val="004A303F"/>
     <w:rsid w:val="004A5869"/>
     <w:rsid w:val="004A7696"/>
     <w:rsid w:val="004B3617"/>
     <w:rsid w:val="004C489E"/>
     <w:rsid w:val="0050599B"/>
     <w:rsid w:val="00506FFB"/>
     <w:rsid w:val="0050729E"/>
     <w:rsid w:val="005355FE"/>
+    <w:rsid w:val="0054096A"/>
     <w:rsid w:val="00541AD8"/>
     <w:rsid w:val="00541C4D"/>
     <w:rsid w:val="00547280"/>
     <w:rsid w:val="00586AE9"/>
+    <w:rsid w:val="005B074A"/>
     <w:rsid w:val="005C612C"/>
     <w:rsid w:val="005D1B52"/>
     <w:rsid w:val="005E20A2"/>
     <w:rsid w:val="005E2BC6"/>
     <w:rsid w:val="00606623"/>
     <w:rsid w:val="006074D0"/>
     <w:rsid w:val="00613604"/>
     <w:rsid w:val="00621CC8"/>
     <w:rsid w:val="00632C69"/>
     <w:rsid w:val="006438EF"/>
     <w:rsid w:val="0064486A"/>
     <w:rsid w:val="0065433C"/>
     <w:rsid w:val="006676FA"/>
     <w:rsid w:val="0067715D"/>
     <w:rsid w:val="006906B2"/>
     <w:rsid w:val="006B26ED"/>
     <w:rsid w:val="006B7416"/>
     <w:rsid w:val="006D6BD4"/>
     <w:rsid w:val="006E1C5B"/>
     <w:rsid w:val="006E55CE"/>
     <w:rsid w:val="007130E1"/>
     <w:rsid w:val="00726BBC"/>
     <w:rsid w:val="007276A6"/>
     <w:rsid w:val="007514E0"/>
     <w:rsid w:val="00760CB7"/>
     <w:rsid w:val="0077035C"/>
     <w:rsid w:val="00774F82"/>
     <w:rsid w:val="007824F6"/>
+    <w:rsid w:val="007A087D"/>
     <w:rsid w:val="007A18AE"/>
     <w:rsid w:val="007B4C3E"/>
     <w:rsid w:val="007B5680"/>
     <w:rsid w:val="007B5C54"/>
     <w:rsid w:val="007B642F"/>
     <w:rsid w:val="007B7673"/>
     <w:rsid w:val="007C10FA"/>
     <w:rsid w:val="007E1510"/>
     <w:rsid w:val="007E7071"/>
     <w:rsid w:val="00816A84"/>
     <w:rsid w:val="00817430"/>
     <w:rsid w:val="00824FD0"/>
     <w:rsid w:val="00857888"/>
     <w:rsid w:val="00864306"/>
     <w:rsid w:val="00892D34"/>
     <w:rsid w:val="008A3E99"/>
     <w:rsid w:val="008B4269"/>
     <w:rsid w:val="008D13D9"/>
     <w:rsid w:val="008E6D22"/>
     <w:rsid w:val="008F5430"/>
     <w:rsid w:val="00903E8A"/>
     <w:rsid w:val="00907427"/>
     <w:rsid w:val="00913B6D"/>
     <w:rsid w:val="009439E5"/>
     <w:rsid w:val="0095035D"/>
     <w:rsid w:val="00952D71"/>
     <w:rsid w:val="00963912"/>
     <w:rsid w:val="00980B04"/>
     <w:rsid w:val="00984249"/>
     <w:rsid w:val="00991FA6"/>
     <w:rsid w:val="00992D43"/>
     <w:rsid w:val="00993088"/>
     <w:rsid w:val="0099348A"/>
     <w:rsid w:val="00997C03"/>
     <w:rsid w:val="009A1131"/>
     <w:rsid w:val="009B362F"/>
+    <w:rsid w:val="009B7946"/>
     <w:rsid w:val="009C7B7F"/>
     <w:rsid w:val="009D2C2C"/>
     <w:rsid w:val="009D60D8"/>
     <w:rsid w:val="009E43DB"/>
     <w:rsid w:val="009F571C"/>
     <w:rsid w:val="00A16B9F"/>
     <w:rsid w:val="00A22E27"/>
     <w:rsid w:val="00A4039A"/>
     <w:rsid w:val="00A438D0"/>
     <w:rsid w:val="00A50CA5"/>
     <w:rsid w:val="00A55B48"/>
+    <w:rsid w:val="00A5797F"/>
     <w:rsid w:val="00A6100C"/>
     <w:rsid w:val="00A70F92"/>
+    <w:rsid w:val="00A74216"/>
     <w:rsid w:val="00A95574"/>
     <w:rsid w:val="00AA599C"/>
     <w:rsid w:val="00AC1AB0"/>
     <w:rsid w:val="00AC6490"/>
     <w:rsid w:val="00AC65DB"/>
     <w:rsid w:val="00AD2520"/>
     <w:rsid w:val="00AD40FD"/>
     <w:rsid w:val="00AE17A3"/>
     <w:rsid w:val="00AE5F66"/>
     <w:rsid w:val="00AE64AC"/>
     <w:rsid w:val="00AF2AA9"/>
     <w:rsid w:val="00B10575"/>
     <w:rsid w:val="00B22FC9"/>
     <w:rsid w:val="00B23E7D"/>
     <w:rsid w:val="00B35110"/>
     <w:rsid w:val="00B43F2C"/>
     <w:rsid w:val="00B4642F"/>
     <w:rsid w:val="00B646A0"/>
     <w:rsid w:val="00B65F7D"/>
     <w:rsid w:val="00BC41EF"/>
     <w:rsid w:val="00BC597B"/>
     <w:rsid w:val="00BC640D"/>
     <w:rsid w:val="00BC6AEB"/>
     <w:rsid w:val="00BD5306"/>
     <w:rsid w:val="00C06654"/>
     <w:rsid w:val="00C11AAB"/>
     <w:rsid w:val="00C50331"/>
     <w:rsid w:val="00C542C5"/>
     <w:rsid w:val="00C57400"/>
     <w:rsid w:val="00C72D4E"/>
     <w:rsid w:val="00C820C6"/>
     <w:rsid w:val="00C90CFB"/>
     <w:rsid w:val="00C9344D"/>
+    <w:rsid w:val="00CA73AB"/>
     <w:rsid w:val="00CB02BC"/>
     <w:rsid w:val="00CB43C6"/>
     <w:rsid w:val="00CD0EF2"/>
     <w:rsid w:val="00D04AA1"/>
     <w:rsid w:val="00D12953"/>
     <w:rsid w:val="00D16771"/>
     <w:rsid w:val="00D27C99"/>
     <w:rsid w:val="00D43184"/>
     <w:rsid w:val="00D44538"/>
     <w:rsid w:val="00D541B6"/>
     <w:rsid w:val="00D55544"/>
     <w:rsid w:val="00D624E8"/>
     <w:rsid w:val="00D6340F"/>
     <w:rsid w:val="00D76842"/>
+    <w:rsid w:val="00D9079F"/>
     <w:rsid w:val="00D970CC"/>
     <w:rsid w:val="00DA3CD6"/>
     <w:rsid w:val="00DB0CD6"/>
     <w:rsid w:val="00DB2369"/>
     <w:rsid w:val="00DC3AC1"/>
     <w:rsid w:val="00DC4306"/>
     <w:rsid w:val="00DD6F4D"/>
     <w:rsid w:val="00DD7BD8"/>
     <w:rsid w:val="00DF3856"/>
     <w:rsid w:val="00E1377A"/>
     <w:rsid w:val="00E27012"/>
     <w:rsid w:val="00E36A83"/>
     <w:rsid w:val="00E40FB3"/>
     <w:rsid w:val="00E46546"/>
     <w:rsid w:val="00E471FA"/>
     <w:rsid w:val="00E6067F"/>
     <w:rsid w:val="00E74E64"/>
     <w:rsid w:val="00E77372"/>
     <w:rsid w:val="00E816D5"/>
     <w:rsid w:val="00E92CDA"/>
     <w:rsid w:val="00E94243"/>
     <w:rsid w:val="00EC55B7"/>
     <w:rsid w:val="00ED19FA"/>
     <w:rsid w:val="00ED6125"/>
     <w:rsid w:val="00EE351C"/>
@@ -6431,53 +6311,53 @@
     <w:rsid w:val="00FB7486"/>
     <w:rsid w:val="00FC023E"/>
     <w:rsid w:val="00FC75C5"/>
     <w:rsid w:val="00FE0EE6"/>
     <w:rsid w:val="00FF0068"/>
     <w:rsid w:val="00FF4F32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01CC86C1"/>
   <w15:docId w15:val="{219E475C-4E1B-4C8E-A4F0-2A4F7317E893}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -7405,66 +7285,66 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>886</Words>
-  <Characters>6206</Characters>
+  <Words>1057</Words>
+  <Characters>6031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Sheffield</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7078</CharactersWithSpaces>
+  <CharactersWithSpaces>7074</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Estates</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>