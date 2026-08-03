--- v0 (2025-10-09)
+++ v1 (2026-08-03)
@@ -57,51 +57,51 @@
         <w:gridCol w:w="5965"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A0DC7" w:rsidRPr="00D900B9" w14:paraId="4ABE48A1" w14:textId="77777777" w:rsidTr="00A01949">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AA7816B" w14:textId="166110AA" w:rsidR="005A0DC7" w:rsidRDefault="006E0FD0" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC3435">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24C91969" wp14:editId="378C37A0">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24C91969" wp14:editId="74BF6635">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>-6350</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2109470" cy="669290"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="4" name="Picture 4" descr="A picture containing text&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Picture 4" descr="A picture containing text&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -159,146 +159,180 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D665075" w14:textId="0BAC5D03" w:rsidR="006E0FD0" w:rsidRPr="00D900B9" w:rsidRDefault="006E0FD0" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5965" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4019C44B" w14:textId="77777777" w:rsidR="00781A1A" w:rsidRDefault="006E0FD0" w:rsidP="00BF7A80">
+          <w:p w14:paraId="4EA3E4F4" w14:textId="5C8351EB" w:rsidR="005A0DC7" w:rsidRPr="00F55EA3" w:rsidRDefault="006E0FD0" w:rsidP="00F55EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F14EBF">
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="36"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Application for a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55EA3" w:rsidRPr="00F55EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F14EBF">
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n optional standard </w:t>
+            </w:r>
+            <w:r w:rsidR="008568AE" w:rsidRPr="00F55EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="36"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="19BEE0AF" w14:textId="63DB561F" w:rsidR="006E0FD0" w:rsidRPr="006E0FD0" w:rsidRDefault="006E0FD0" w:rsidP="00BF7A80">
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>or entrepreneurial</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55EA3" w:rsidRPr="00F55EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> placement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for PGR students</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19BEE0AF" w14:textId="7C6001B4" w:rsidR="006E0FD0" w:rsidRPr="006E0FD0" w:rsidRDefault="006E0FD0" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t>Please read the eligibility criteria overleaf</w:t>
+              <w:t xml:space="preserve">Please read the eligibility criteria </w:t>
+            </w:r>
+            <w:r w:rsidR="00F55EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>below</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E499958" w14:textId="77777777" w:rsidR="006E0FD0" w:rsidRDefault="006E0FD0" w:rsidP="006E0FD0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4621"/>
         <w:gridCol w:w="5167"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w14:paraId="75C420EB" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3098ECE0" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
+          <w:p w14:paraId="3098ECE0" w14:textId="165183AD" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>SECTION 1: TO BE COMPLETED BY THE STUDENT</w:t>
+              <w:t>SECTION 1: STUDENT</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w14:paraId="0B65AAC7" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="002FC585" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
@@ -358,65 +392,105 @@
               <w:t>School</w:t>
             </w:r>
             <w:r w:rsidR="00BF7A80" w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EAC9964" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E854D1F" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...13 lines deleted...]
-              <w:t>Home/EU: (delete as applicable)</w:t>
+          <w:p w14:paraId="5E854D1F" w14:textId="1813ABB8" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="008568AE" w:rsidP="00BF7A80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fee status</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF7A80" w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Home/International</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF7A80" w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(de</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF7A80" w:rsidRPr="00F55EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lete as applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w14:paraId="339EF255" w14:textId="77777777" w:rsidTr="00B20A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C7D927B" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -474,297 +548,629 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How is your PhD funded?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BE65EC5" w14:textId="77777777" w:rsidR="00B20A8D" w:rsidRPr="00F14EBF" w:rsidRDefault="00B20A8D" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCE7D9D" w14:textId="77777777" w:rsidR="00B20A8D" w:rsidRPr="00F14EBF" w:rsidRDefault="00B20A8D" w:rsidP="00B20A8D">
-[...15 lines deleted...]
-          </w:p>
           <w:p w14:paraId="6FB5C5E7" w14:textId="77777777" w:rsidR="00B20A8D" w:rsidRPr="00F14EBF" w:rsidRDefault="00B20A8D" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="00DA1222" w14:textId="77777777" w:rsidR="008568AE" w:rsidRDefault="008568AE" w:rsidP="00F55EA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4621"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="4894"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008568AE" w:rsidRPr="00D900B9" w14:paraId="42106438" w14:textId="77777777" w:rsidTr="008568AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9788" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="675EFCAD" w14:textId="70085AC1" w:rsidR="008568AE" w:rsidRPr="008568AE" w:rsidRDefault="008568AE" w:rsidP="00D900B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SECTION 2: PLACEMENT DETAILS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008568AE" w:rsidRPr="00D900B9" w14:paraId="38CCC9BC" w14:textId="77777777" w:rsidTr="00457A58">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9788" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A6CE09" w14:textId="6440A7AA" w:rsidR="008568AE" w:rsidRPr="008568AE" w:rsidRDefault="008568AE" w:rsidP="00F55EA3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is this </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>application for a standard placement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="97072870"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an entrepreneurial placement </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1481662028"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7190CC" w14:textId="521D9693" w:rsidR="008568AE" w:rsidRDefault="008568AE" w:rsidP="00F55EA3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please refer to the guidance overleaf for eligibility criteria relating to both types of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>placements</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D900B9" w:rsidRPr="00D900B9" w14:paraId="2B4D52C4" w14:textId="77777777" w:rsidTr="001C6A5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B26819E" w14:textId="77777777" w:rsidR="00D900B9" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Have you previously undertaken a placement? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5167" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="109BDB41" w14:textId="52998DA6" w:rsidR="00D900B9" w:rsidRPr="00F14EBF" w:rsidRDefault="00781A1A" w:rsidP="00D900B9">
+          <w:p w14:paraId="109BDB41" w14:textId="3E506D23" w:rsidR="00D900B9" w:rsidRPr="00F14EBF" w:rsidRDefault="00C27037" w:rsidP="00D900B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1773202175"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D900B9" w:rsidRPr="00F14EBF">
+                <w:r w:rsidR="008568AE">
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D900B9" w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Yes  </w:t>
+              <w:t xml:space="preserve">  Yes </w:t>
+            </w:r>
+            <w:r w:rsidR="00F55EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00D900B9" w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="975189727"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D900B9" w:rsidRPr="00F14EBF">
+                <w:r w:rsidR="008568AE">
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D900B9" w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="354ECE4E" w14:textId="16AD477A" w:rsidR="00D900B9" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="00D900B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w14:paraId="76AB0AE1" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="506CE72B" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name and address of the proposed placement partner (e.g. industrial company, charity, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB2CDD" w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CED3EC6" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="348E302F" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DDB5776" w14:textId="77777777" w:rsidR="00DE5995" w:rsidRPr="00F14EBF" w:rsidRDefault="00DE5995" w:rsidP="00BF7A80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72B72248" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008568AE" w:rsidRPr="00D900B9" w14:paraId="5D68028D" w14:textId="77777777" w:rsidTr="009654EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="506CE72B" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...66 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="29016E17" w14:textId="77777777" w:rsidR="008568AE" w:rsidRDefault="008568AE" w:rsidP="00F55EA3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proposed </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>placement</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> start date: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A102E7" w14:textId="5684EC54" w:rsidR="00F55EA3" w:rsidRPr="00F14EBF" w:rsidRDefault="00F55EA3" w:rsidP="00F55EA3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4894" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB60199" w14:textId="2C328E88" w:rsidR="008568AE" w:rsidRPr="00F14EBF" w:rsidRDefault="008568AE" w:rsidP="00F55EA3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposed placement end date:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w14:paraId="4BD51444" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACD5B24" w14:textId="77777777" w:rsidR="003A0DB7" w:rsidRPr="00F14EBF" w:rsidRDefault="003A0DB7" w:rsidP="003A0DB7">
+          <w:p w14:paraId="1ACD5B24" w14:textId="46759945" w:rsidR="003A0DB7" w:rsidRPr="00F14EBF" w:rsidRDefault="003A0DB7" w:rsidP="003A0DB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Short summary (approximately 200 words) of the proposed work to be undertaken. Include explanation of how the proposed collaboration will help your personal development:</w:t>
+              <w:t xml:space="preserve">Short summary (approximately 200 words) of the proposed work to be undertaken. Include </w:t>
+            </w:r>
+            <w:r w:rsidR="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>explanation of how the proposed collaboration will help your personal development:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="532E423A" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30AF9638" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B22B271" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
@@ -815,352 +1221,395 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02FF04C3" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C664E43" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w14:paraId="6167DC0E" w14:textId="77777777" w:rsidTr="00BF7A80">
+      <w:tr w:rsidR="008568AE" w:rsidRPr="00D900B9" w14:paraId="12700D8F" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9788" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="487760D1" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...66 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6803C62B" w14:textId="77777777" w:rsidR="008568AE" w:rsidRDefault="008568AE" w:rsidP="003A0DB7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What arrangements are in place for you to support yourself financially during your placement?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6F7E21" w14:textId="77777777" w:rsidR="008568AE" w:rsidRDefault="008568AE" w:rsidP="003A0DB7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F7A1F8D" w14:textId="77777777" w:rsidR="008568AE" w:rsidRDefault="008568AE" w:rsidP="003A0DB7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CB47818" w14:textId="73F5041C" w:rsidR="008568AE" w:rsidRPr="00F14EBF" w:rsidRDefault="008568AE" w:rsidP="003A0DB7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w14:paraId="74E66BBB" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6871E837" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
+          <w:p w14:paraId="6871E837" w14:textId="54AE5D7C" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>I confirm that this placement is not related to my research project:</w:t>
+              <w:t xml:space="preserve">I confirm that </w:t>
+            </w:r>
+            <w:r w:rsidR="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I will not be actively working on my thesis during this placement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w14:paraId="7807DACF" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46BFD866" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="2BADDF68" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRDefault="00BF7A80" w:rsidP="00F55EA3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student’s signature:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="46BFD866" w14:textId="77777777" w:rsidR="004B741B" w:rsidRPr="00F14EBF" w:rsidRDefault="004B741B" w:rsidP="00F55EA3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5167" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DD9772" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00F55EA3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="606234B4" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4621"/>
+        <w:gridCol w:w="5167"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w14:paraId="5CCE138D" w14:textId="77777777" w:rsidTr="00BF7A80">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9788" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="328CC0D2" w14:textId="3B66A6A9" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: FOR COMPLETION BY THE STUDENT’S </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA47DF" w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SCHOOL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w14:paraId="386C5EA7" w14:textId="77777777" w:rsidTr="00BF7A80">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D0EB33" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Supervisor name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31DC01B5" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48DD9772" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="603A5218" w14:textId="5DD581FE" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BA47DF" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Date:</w:t>
+              <w:t>School</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF7A80" w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="606234B4" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...6 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="08ECEC41" w14:textId="77777777" w:rsidR="004B741B" w:rsidRDefault="004B741B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="1541"/>
         <w:gridCol w:w="590"/>
         <w:gridCol w:w="950"/>
         <w:gridCol w:w="3627"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w14:paraId="5CCE138D" w14:textId="77777777" w:rsidTr="00BF7A80">
-[...99 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w14:paraId="243BE98D" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="3077F0C7" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-            <w:pPr>
+          <w:p w14:paraId="3077F0C7" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Additional details (please add any comments/information relevant to the application):</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Additional details </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(please add any comments/information relevant to the application)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="045CE068" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A19AEA6" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="464E1156" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
@@ -1205,62 +1654,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w14:paraId="5AB95F0D" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1694071157"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="675" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="297B962C" w14:textId="75AC1C55" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="001C1CC4">
+              <w:p w14:paraId="297B962C" w14:textId="3414BF52" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="004B741B" w:rsidP="001C1CC4">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00F14EBF">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3946" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="053CE88F" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="001C1CC4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
@@ -1270,281 +1719,313 @@
               </w:rPr>
               <w:t>I approve this request for a placement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1187483005"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="590" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0CB26FDF" w14:textId="3139EFF6" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="001C1CC4">
+              <w:p w14:paraId="0CB26FDF" w14:textId="3E15D612" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="008568AE" w:rsidP="001C1CC4">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00F14EBF">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4577" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="347A8126" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="001C1CC4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I do not approve this request for a placement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w14:paraId="5981712C" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1480642C" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="04BDC3E8" w14:textId="77777777" w:rsidR="004B741B" w:rsidRDefault="00BF7A80" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor’s name: </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1480642C" w14:textId="44AB91AE" w:rsidR="004B741B" w:rsidRPr="00F14EBF" w:rsidRDefault="004B741B" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3081" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8F956C" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="1C8F956C" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6414DE" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="4B6414DE" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w14:paraId="1ADAE613" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="55DF8DBC" w14:textId="18C0C2FA" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="53E232D9" w14:textId="77777777" w:rsidR="004B741B" w:rsidRDefault="00BF7A80" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ho</w:t>
             </w:r>
             <w:r w:rsidR="00BA47DF" w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/PG Tutor’s name:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="55DF8DBC" w14:textId="3FDAB702" w:rsidR="004B741B" w:rsidRPr="00F14EBF" w:rsidRDefault="004B741B" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3081" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4D3C96" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="7C4D3C96" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1A37C9" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="3A1A37C9" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AB92863" w14:textId="31E56970" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="001D4F2F" w:rsidP="00FF3B4C">
-      <w:pPr>
+    <w:p w14:paraId="49C2800F" w14:textId="77777777" w:rsidR="004B741B" w:rsidRDefault="004B741B" w:rsidP="004B741B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F14EBF">
+    </w:p>
+    <w:p w14:paraId="5AB92863" w14:textId="04303DE0" w:rsidR="001D4F2F" w:rsidRDefault="001D4F2F" w:rsidP="004B741B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please return this completed form to one of the following email addresses BEFORE commencing your placement: Arts &amp; Humanities - </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00F14EBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>pgrarts@sheffield.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F14EBF">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">; Engineering - </w:t>
       </w:r>
@@ -1619,364 +2100,424 @@
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F14EBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>pgrsocsci@sheffield.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F14EBF">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3D3C8140" w14:textId="77777777" w:rsidR="004B741B" w:rsidRPr="00F14EBF" w:rsidRDefault="004B741B" w:rsidP="004B741B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="2164"/>
         <w:gridCol w:w="1632"/>
-        <w:gridCol w:w="934"/>
-        <w:gridCol w:w="697"/>
+        <w:gridCol w:w="771"/>
+        <w:gridCol w:w="860"/>
         <w:gridCol w:w="3263"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w14:paraId="6B181D69" w14:textId="77777777" w:rsidTr="00BF7A80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="5A723996" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
+          <w:p w14:paraId="5A723996" w14:textId="4392E09B" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>SECTION 3</w:t>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="008568AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="001D4F2F" w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: FACULTY CONSIDERATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D4F2F" w:rsidRPr="00D900B9" w14:paraId="67E3B007" w14:textId="77777777" w:rsidTr="001D4F2F">
+      <w:tr w:rsidR="001D4F2F" w:rsidRPr="00D900B9" w14:paraId="67E3B007" w14:textId="77777777" w:rsidTr="004B741B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="36793791"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1098" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="172D30E5" w14:textId="4C4DD1B1" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="00BF7A80">
+              <w:p w14:paraId="172D30E5" w14:textId="474D2470" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="004B741B" w:rsidP="00BF7A80">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00F14EBF">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3796" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BB97C76" w14:textId="77777777" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="001D4F2F" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F14EBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+            <w:r w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I approve this request for a placement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2066131858"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="934" w:type="dxa"/>
+                <w:tcW w:w="771" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="55E88858" w14:textId="3A5C728F" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="00BF7A80">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F14EBF">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54C36AC3" w14:textId="77777777" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="001D4F2F" w:rsidP="00BF7A80">
-            <w:pPr>
+          <w:p w14:paraId="54C36AC3" w14:textId="2286EE55" w:rsidR="001D4F2F" w:rsidRPr="004B741B" w:rsidRDefault="001D4F2F" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F14EBF">
-[...3 lines deleted...]
-              <w:t>I do not approve this request for a placement (please state reasons below)</w:t>
+            <w:r w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I do not approve this request for a placement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D4F2F" w:rsidRPr="00D900B9" w14:paraId="5822EED0" w14:textId="77777777" w:rsidTr="001D4F2F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24E4D9AE" w14:textId="2FC58E96" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="001D4F2F">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="24E4D9AE" w14:textId="660C88AC" w:rsidR="001D4F2F" w:rsidRPr="004B741B" w:rsidRDefault="00FE3F3F" w:rsidP="001D4F2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please add any c</w:t>
+            </w:r>
+            <w:r w:rsidR="00D900B9" w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omments on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the reason for your </w:t>
+            </w:r>
+            <w:r w:rsidR="00D900B9" w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>decision</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, particularly if the placement is not approved</w:t>
+            </w:r>
+            <w:r w:rsidR="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A7FB994" w14:textId="77777777" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="001D4F2F" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10FF6D03" w14:textId="77777777" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="001D4F2F" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3205C483" w14:textId="77777777" w:rsidR="00C853F4" w:rsidRPr="00F14EBF" w:rsidRDefault="00C853F4" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2250A6D0" w14:textId="77777777" w:rsidR="00C853F4" w:rsidRPr="00F14EBF" w:rsidRDefault="00C853F4" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B1C4F82" w14:textId="77777777" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="001D4F2F" w:rsidP="00BF7A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D4F2F" w:rsidRPr="00D900B9" w14:paraId="2DA6D546" w14:textId="77777777" w:rsidTr="001D4F2F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4F30916E" w14:textId="043F8635" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="001D4F2F">
-            <w:pPr>
+          <w:p w14:paraId="4F30916E" w14:textId="043F8635" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15480A12" w14:textId="3A13477B" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="001D4F2F">
-            <w:pPr>
+          <w:p w14:paraId="15480A12" w14:textId="3A13477B" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="07B7179B" w14:textId="69653A36" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="001D4F2F">
-            <w:pPr>
+          <w:p w14:paraId="1611383A" w14:textId="1EDDD901" w:rsidR="001D4F2F" w:rsidRPr="00F14EBF" w:rsidRDefault="00D900B9" w:rsidP="004B741B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0053302D" w:rsidRPr="00D900B9" w14:paraId="0487F2BC" w14:textId="77777777" w:rsidTr="0072157E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7450ADDA" w14:textId="14939C76" w:rsidR="0053302D" w:rsidRPr="00F14EBF" w:rsidRDefault="0053302D" w:rsidP="0053302D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Comments from Scholarships Team re </w:t>
@@ -2004,1183 +2545,1321 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="357FAD53" w14:textId="77777777" w:rsidR="0053302D" w:rsidRPr="00F14EBF" w:rsidRDefault="0053302D" w:rsidP="0053302D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E2910A1" w14:textId="77777777" w:rsidR="0053302D" w:rsidRPr="00F14EBF" w:rsidRDefault="0053302D" w:rsidP="0053302D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="086FFBA2" w14:textId="77777777" w:rsidR="00BE7ADA" w:rsidRPr="00F14EBF" w:rsidRDefault="00BE7ADA" w:rsidP="0053302D">
-            <w:pPr>
-[...34 lines deleted...]
-          <w:p w14:paraId="5F362A47" w14:textId="77777777" w:rsidR="0053302D" w:rsidRPr="00F14EBF" w:rsidRDefault="0053302D" w:rsidP="0053302D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C00C4BA" w14:textId="77777777" w:rsidR="0053302D" w:rsidRPr="00F14EBF" w:rsidRDefault="0053302D" w:rsidP="001D4F2F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE7ADA" w:rsidRPr="00D900B9" w14:paraId="7C468092" w14:textId="77777777" w:rsidTr="004B1BF6">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6E77BDA2" w14:textId="77777777" w:rsidR="00BE7ADA" w:rsidRPr="00F14EBF" w:rsidRDefault="00BE7ADA" w:rsidP="001C1CC4">
+          <w:p w14:paraId="6E77BDA2" w14:textId="18EEE523" w:rsidR="00BE7ADA" w:rsidRPr="00F14EBF" w:rsidRDefault="00BE7ADA" w:rsidP="001C1CC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CIS updated with the following details: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02B2D78E" w14:textId="77777777" w:rsidR="00BE7ADA" w:rsidRPr="00F14EBF" w:rsidRDefault="00BE7ADA" w:rsidP="001C1CC4">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00F14EBF">
+          <w:p w14:paraId="02B2D78E" w14:textId="36FE59DD" w:rsidR="00BE7ADA" w:rsidRPr="004B741B" w:rsidRDefault="004B741B" w:rsidP="004B741B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="883291162"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7ADA" w:rsidRPr="004B741B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Placement information </w:t>
             </w:r>
-            <w:r w:rsidR="00F515EC" w:rsidRPr="00F14EBF">
+            <w:r w:rsidR="00F515EC" w:rsidRPr="004B741B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(name and address)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2204250D" w14:textId="77777777" w:rsidR="00BE7ADA" w:rsidRPr="00F14EBF" w:rsidRDefault="00BE7ADA" w:rsidP="00BE7ADA">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00F14EBF">
+          <w:p w14:paraId="2204250D" w14:textId="2DB62118" w:rsidR="00BE7ADA" w:rsidRPr="004B741B" w:rsidRDefault="004B741B" w:rsidP="004B741B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1382854615"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7ADA" w:rsidRPr="004B741B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Registration status (PGRP)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="140E1BA0" w14:textId="77777777" w:rsidR="00BE7ADA" w:rsidRPr="00F14EBF" w:rsidRDefault="00BE7ADA" w:rsidP="00BE7ADA">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00F14EBF">
+          <w:p w14:paraId="140E1BA0" w14:textId="2BBC0BDA" w:rsidR="00BE7ADA" w:rsidRPr="004B741B" w:rsidRDefault="004B741B" w:rsidP="004B741B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2118169650"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004B741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7ADA" w:rsidRPr="004B741B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Time limit extended</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00725038" w:rsidRPr="00D900B9" w14:paraId="6EA37539" w14:textId="77777777" w:rsidTr="00114CB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9788" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="37BF4AC4" w14:textId="77777777" w:rsidR="00725038" w:rsidRPr="00F14EBF" w:rsidRDefault="00725038" w:rsidP="00725038">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>New expected end date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40A40011" w14:textId="77777777" w:rsidR="00725038" w:rsidRPr="00F14EBF" w:rsidRDefault="00725038" w:rsidP="00725038">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FD4FEE0" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00D900B9" w:rsidRDefault="00BF7A80" w:rsidP="00DB2CDD">
+    <w:p w14:paraId="0FD4FEE0" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRDefault="00BF7A80" w:rsidP="00DB2CDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="794291E4" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00AA7650">
+    <w:p w14:paraId="3260E6CD" w14:textId="5983F098" w:rsidR="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F14EBF">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Eligibility and Assessment Criteria</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eligibility and assessment criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="004B741B">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all optional placements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E3D2B7" w14:textId="77777777" w:rsidR="00BE7B3B" w:rsidRPr="00F14EBF" w:rsidRDefault="00BE7B3B" w:rsidP="00AA7650">
+    <w:p w14:paraId="20C98DC6" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A7B4EC" w14:textId="54C6450A" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00452D7A" w:rsidP="00C52A51">
+    <w:p w14:paraId="3297F774" w14:textId="2AE1D953" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...126 lines deleted...]
-        <w:r w:rsidR="00972D97" w:rsidRPr="00F14EBF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form and process is only for students who are undertaking an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B741B">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>optional placement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Optional placements can either be standard or entrepreneurial. If you are undertaking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a placement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is compulsory</w:t>
+      </w:r>
+      <w:r w:rsidR="004B741B">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, i.e. it is an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> integral part </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programme of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>research,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be undertaken within the standard time limit for that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and no additional time will be granted for it. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06602C81" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77C84C" w14:textId="03EF0205" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>tandard placement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474BBD96" w14:textId="31298CAC" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB50340" w14:textId="1AB50A54" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International students studying in the UK on a Student Visa are not normally eligible to apply for an optional placement in this way due to immigration regulations and should refer to the guidance on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C27037">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://www.sheffield.ac.uk/rpi/pgr/manage/working-and-holidays#international-students</w:t>
+          <w:t>International students and optional placements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00972D97" w:rsidRPr="00F14EBF">
-[...7 lines deleted...]
-      <w:r w:rsidR="00A45987" w:rsidRPr="00F14EBF">
+      <w:r w:rsidRPr="00FE3F3F">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and seek further advice from </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00A45987" w:rsidRPr="00F14EBF">
+        <w:r w:rsidRPr="00FE3F3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>International Student Support, Advice and Compliance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00972D97" w:rsidRPr="00F14EBF">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD4755D" w14:textId="77777777" w:rsidR="00945E66" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00945E66">
+    <w:p w14:paraId="1E4A8D56" w14:textId="627CD031" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...35 lines deleted...]
-        <w:t>.  We would normally expect the placement to be agreed prior to submission of a student’s thesis, although the placement could take place between submission and viva, or post-viva during the period of corrections.  Placements should not delay a student’s viva, the timescale for which is expected to be within 10 weeks of submission.  Placement arrangements must allow for time off to attend the oral examination if required.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be eligible for a placement, a student must be currently registered with the University of Sheffield.  We would normally expect the placement to be agreed prior to submission of a student’s thesis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xceptionally, and with the agreement of the student’s supervisor, the placement can take place between submission and viva, or post-viva during the period of corrections.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA72A08" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00945E66" w:rsidP="00945E66">
+    <w:p w14:paraId="2D1CE2FA" w14:textId="1C742ADE" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If a placement is scheduled for post-submission or post-viva, it should not delay the timescale for the student’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00E575B7" w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>viva or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extend the normal period for corrections (3 or 6 months). Placement arrangements must allow for time off to attend the oral examination, if required. Placements should not be undertaken by students who are required to resubmit their thesis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2104460E" w14:textId="24422E10" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00296B5E">
+    <w:p w14:paraId="483C5647" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:t>), prior to submission.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Applications must be discussed with and approved by the student’s supervisor and Head of School (or their delegate), prior to submission and should be accompanied by a letter of support from the external partner.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C005610" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="009A6291" w:rsidP="009A6291">
+    <w:p w14:paraId="30A5F804" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00726C09">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Placements must not exceed 12 months’ duration and will normally be shorter, up to 12 weeks’ duration. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F26885" w14:textId="7F6007F6" w:rsidR="009A6291" w:rsidRPr="00F14EBF" w:rsidRDefault="009A6291" w:rsidP="009A6291">
+    <w:p w14:paraId="46E521C0" w14:textId="543FDA49" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00726C09">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>Where a placement is part of a student’s programme of research, such as PIPS (BBSRC), EPSRC CASE, etc. the funder guidance will be followed.  For example, BBSRC expects that the work undertaken should not be directly related to the student’s PhD and will be undertaken during the normal time limit for that programme.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Students with University funding or funding disbursed by the University should be aware that their normal stipend will not cover the longer period of registration and will be suspended for the duration of the placement. They should seek to secure additional funding to cover the placement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A0A5D0" w14:textId="77777777" w:rsidR="003A1A74" w:rsidRPr="00F14EBF" w:rsidRDefault="003A1A74" w:rsidP="007E54EC">
+    <w:p w14:paraId="16D5B8EA" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...36 lines deleted...]
-        <w:t>these funds will not cover the longer period of registration and should seek to secure additional funding to cover the duration of the placement.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Advice on finding and securing placements and funding opportunities is also available from the Careers Service. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F05DAD3" w14:textId="77777777" w:rsidR="00DB2CDD" w:rsidRPr="00F14EBF" w:rsidRDefault="00DB2CDD" w:rsidP="00DB2CDD">
-[...68 lines deleted...]
-    <w:p w14:paraId="5702F8BC" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="009D7D7F">
+    <w:p w14:paraId="202398BD" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">be submitted prior to submission of the student’s thesis.  </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eligible external partners include business and industry, NHS, charities, public sector bodies.   Where placements are with an educational institution, this should provide opportunities for skills development that are different from those obtained in the PhD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280D25C8" w14:textId="4917BCBB" w:rsidR="009D7D7F" w:rsidRPr="00F14EBF" w:rsidRDefault="009D7D7F" w:rsidP="009B617C">
+    <w:p w14:paraId="10A75930" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> minimum rate (pro-rata) or at the student’s usual maintenance grant rate (pro-rata) if funds are available.  Individual schemes may have stipulations around the level of maintenance grant provided.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>An agreement should be put in place with placement hosts.  This will be done by the Contracts team in Research, Partnerships and Innovation, with academic supervisors contributing necessary information to include in the agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6F2933" w14:textId="77777777" w:rsidR="004E4693" w:rsidRPr="00F14EBF" w:rsidRDefault="00107029" w:rsidP="002C0799">
+    <w:p w14:paraId="7F1547B2" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Applicants must obtain permission from their financial sponsor to undertake the placement if it is outside the expected terms of the scholarship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128C3E34" w14:textId="38C8D270" w:rsidR="004E4693" w:rsidRPr="00F14EBF" w:rsidRDefault="004E4693" w:rsidP="00D160E7">
+    <w:p w14:paraId="6E6C7FE2" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:t> Where placements are with an educational institution, this should provide opportunities for skills development that are different from those obtained in the PhD.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications must be made </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the student’s placement commences, otherwise the student’s record will not be updated to reflect the new time limit. This is essential both to maintain accurate details of the student’s registration and to ensure compliance with the University’s statutory reporting duties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293B1EF8" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="009D7D7F" w:rsidP="00C55249">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5372E3A2" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D603C49" w14:textId="1FAFAFBE" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ntrepreneurial placement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF58BDE" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> if it is outside the expected terms of the scholarship (e.g. BBSRC see above).</w:t>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Entrepreneurial placements are only open to students who:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1FCDE9" w14:textId="77777777" w:rsidR="00BF7A80" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="00BF7A80">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A03AB32" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hold an executive or senior managerial role (e.g. CEO, CTO) within the spin-out company within which the placement will take place. Students holding a researcher or technical contributor role, for example, are ineligible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CB9E6B" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have completed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ICURe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Discover, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ICURe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Explore, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ICURe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exploit, or an equivalent programme providing external validation of the commercial opportunity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03892F04" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are not normally within the final 6 months of their programme of study at the point of application (measured from the expected end of fee-paying period). Any exceptions to this requirement will be subject to approval by the Faculty Director of Postgraduate Research where the commercial opportunity has been independently validated though a programme such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ICURe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DD4C26" w14:textId="3F5B3D52" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are either a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Home</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> student, or an International student not subject to Student </w:t>
+      </w:r>
+      <w:r w:rsidR="00E575B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>isa restrictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BF2147" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Have the full support of their primary supervisor and School PGR Lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336C619B" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Have the full support of their funder, where the funder is external to the University of Sheffield (e.g. Research Council, charity, industrial partner).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE955B7" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Applications should be accompanied by a letter of support from the external partner.  </w:t>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Entrepreneurial placements will be initially granted for a maximum period of 12 months. Following review, the placement may be extended by a further 6 months (i.e. up to a maximum period of 18 months). Students requiring a further extension of this time will be eligible to apply for a leave of absence instead.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2B37DD" w14:textId="5509CA11" w:rsidR="00C55249" w:rsidRPr="00F14EBF" w:rsidRDefault="00C55249" w:rsidP="003F60A6">
-[...35 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1F373A8B" w14:textId="77777777" w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidRDefault="00FE3F3F" w:rsidP="00FE3F3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="540AF96B" w14:textId="604F0AB4" w:rsidR="00354FBC" w:rsidRPr="00F14EBF" w:rsidRDefault="00BF7A80" w:rsidP="003F60A6">
-[...70 lines deleted...]
-    <w:sectPr w:rsidR="00354FBC" w:rsidRPr="00F14EBF" w:rsidSect="006E0FD0">
+    <w:sectPr w:rsidR="00FE3F3F" w:rsidRPr="00FE3F3F" w:rsidSect="006E0FD0">
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="737" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="72B988C8" w14:textId="77777777" w:rsidR="001C1CC4" w:rsidRDefault="001C1CC4" w:rsidP="00563B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5EEFF234" w14:textId="77777777" w:rsidR="001C1CC4" w:rsidRDefault="001C1CC4" w:rsidP="00563B1C">
@@ -3208,51 +3887,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -3275,105 +3954,636 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="418DBC68" w14:textId="77777777" w:rsidR="001C1CC4" w:rsidRDefault="001C1CC4" w:rsidP="00C853F4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4FC839" w14:textId="77777777" w:rsidR="001C1CC4" w:rsidRDefault="001C1CC4" w:rsidP="007C52DA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0EC0F685" w14:textId="62BC0B2A" w:rsidR="001C1CC4" w:rsidRPr="00BF7A80" w:rsidRDefault="00BA47DF" w:rsidP="00BF7A80">
+  <w:p w14:paraId="0EC0F685" w14:textId="514EE140" w:rsidR="001C1CC4" w:rsidRPr="00BF7A80" w:rsidRDefault="00BA47DF" w:rsidP="00BF7A80">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>August</w:t>
     </w:r>
     <w:r w:rsidR="00647B23">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="008568AE">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="00BF4C43" w14:textId="77777777" w:rsidR="001C1CC4" w:rsidRDefault="001C1CC4" w:rsidP="00563B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="57587DC5" w14:textId="77777777" w:rsidR="001C1CC4" w:rsidRDefault="001C1CC4" w:rsidP="00563B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B806927"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FB803DE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="216C6AB1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="987684B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F317A54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7AE2AC5E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="531B6FED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="28CA19E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="580D2EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE1AA306"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3442,51 +4652,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AAC390D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54D2670C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3555,51 +4765,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="717F65BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9226C48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75587F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC0AF72A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3669,250 +5028,275 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2125617163">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1964727885">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="945624273">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2035423972">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="383213043">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1037243866">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="790634962">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1964727885">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="945624273">
+  <w:num w:numId="8" w16cid:durableId="1893348755">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A1297"/>
     <w:rsid w:val="00000AB0"/>
     <w:rsid w:val="00013E69"/>
     <w:rsid w:val="00026F76"/>
     <w:rsid w:val="00062A39"/>
     <w:rsid w:val="00070132"/>
+    <w:rsid w:val="00086C25"/>
     <w:rsid w:val="000975B0"/>
     <w:rsid w:val="000C237D"/>
     <w:rsid w:val="000E2929"/>
     <w:rsid w:val="000E6F97"/>
     <w:rsid w:val="000F3401"/>
     <w:rsid w:val="001000B4"/>
+    <w:rsid w:val="001017C9"/>
     <w:rsid w:val="00107029"/>
     <w:rsid w:val="0011142F"/>
     <w:rsid w:val="00120E59"/>
     <w:rsid w:val="001332FA"/>
     <w:rsid w:val="00156FBA"/>
     <w:rsid w:val="0016224F"/>
     <w:rsid w:val="001A7EEF"/>
     <w:rsid w:val="001B316A"/>
     <w:rsid w:val="001B49E4"/>
     <w:rsid w:val="001B6B2D"/>
     <w:rsid w:val="001C1CC4"/>
     <w:rsid w:val="001D4F2F"/>
+    <w:rsid w:val="001D59F6"/>
     <w:rsid w:val="001F049A"/>
     <w:rsid w:val="00206E6B"/>
     <w:rsid w:val="002158D9"/>
     <w:rsid w:val="002261E1"/>
     <w:rsid w:val="002444AB"/>
     <w:rsid w:val="00246166"/>
     <w:rsid w:val="00251B45"/>
     <w:rsid w:val="002724F2"/>
     <w:rsid w:val="00282233"/>
     <w:rsid w:val="00296B5E"/>
     <w:rsid w:val="002C0799"/>
     <w:rsid w:val="002C641D"/>
     <w:rsid w:val="002C75D0"/>
     <w:rsid w:val="002D28A8"/>
     <w:rsid w:val="002D3DDC"/>
     <w:rsid w:val="00304C49"/>
     <w:rsid w:val="00325D02"/>
     <w:rsid w:val="00354FBC"/>
     <w:rsid w:val="00377265"/>
     <w:rsid w:val="00390DFF"/>
     <w:rsid w:val="00390E5C"/>
     <w:rsid w:val="003971C3"/>
     <w:rsid w:val="003A0BBA"/>
     <w:rsid w:val="003A0DB7"/>
     <w:rsid w:val="003A1A74"/>
     <w:rsid w:val="003F60A6"/>
     <w:rsid w:val="00421D7F"/>
     <w:rsid w:val="0045115C"/>
     <w:rsid w:val="00452D7A"/>
     <w:rsid w:val="00473E9D"/>
     <w:rsid w:val="00491EAB"/>
     <w:rsid w:val="00495A06"/>
     <w:rsid w:val="004A6F96"/>
+    <w:rsid w:val="004B741B"/>
     <w:rsid w:val="004D0C4D"/>
     <w:rsid w:val="004D5807"/>
     <w:rsid w:val="004D5C7B"/>
     <w:rsid w:val="004D5CCC"/>
     <w:rsid w:val="004E4693"/>
     <w:rsid w:val="00503919"/>
     <w:rsid w:val="0053302D"/>
     <w:rsid w:val="00561058"/>
     <w:rsid w:val="00563B1C"/>
     <w:rsid w:val="005677DC"/>
     <w:rsid w:val="005723D1"/>
     <w:rsid w:val="00587231"/>
     <w:rsid w:val="00587A69"/>
     <w:rsid w:val="005A0DC7"/>
     <w:rsid w:val="00630F45"/>
     <w:rsid w:val="00640CB8"/>
     <w:rsid w:val="00647B23"/>
     <w:rsid w:val="00663820"/>
     <w:rsid w:val="00665774"/>
     <w:rsid w:val="006E0FD0"/>
     <w:rsid w:val="006F28A5"/>
     <w:rsid w:val="00713095"/>
     <w:rsid w:val="007150F3"/>
     <w:rsid w:val="00725038"/>
     <w:rsid w:val="0074128F"/>
     <w:rsid w:val="0074771B"/>
     <w:rsid w:val="00750E10"/>
     <w:rsid w:val="0075377E"/>
     <w:rsid w:val="00781A1A"/>
     <w:rsid w:val="007937B1"/>
     <w:rsid w:val="007A1297"/>
     <w:rsid w:val="007C330D"/>
     <w:rsid w:val="007C52DA"/>
     <w:rsid w:val="007D3C2B"/>
     <w:rsid w:val="007E3297"/>
     <w:rsid w:val="007E54EC"/>
     <w:rsid w:val="007F555A"/>
     <w:rsid w:val="00803451"/>
     <w:rsid w:val="008215AF"/>
     <w:rsid w:val="00837B45"/>
     <w:rsid w:val="008542C6"/>
+    <w:rsid w:val="008568AE"/>
     <w:rsid w:val="008942A8"/>
     <w:rsid w:val="008F6DD0"/>
     <w:rsid w:val="00912BED"/>
     <w:rsid w:val="00931ADB"/>
     <w:rsid w:val="00945E66"/>
     <w:rsid w:val="00951409"/>
     <w:rsid w:val="00972D97"/>
     <w:rsid w:val="009A6291"/>
     <w:rsid w:val="009B617C"/>
     <w:rsid w:val="009D7D7F"/>
     <w:rsid w:val="009E643A"/>
     <w:rsid w:val="00A01949"/>
     <w:rsid w:val="00A146A8"/>
     <w:rsid w:val="00A20887"/>
     <w:rsid w:val="00A342AF"/>
     <w:rsid w:val="00A45987"/>
     <w:rsid w:val="00A46E05"/>
     <w:rsid w:val="00A90797"/>
     <w:rsid w:val="00AA1578"/>
     <w:rsid w:val="00AA7650"/>
     <w:rsid w:val="00AB7DCE"/>
     <w:rsid w:val="00AC4513"/>
     <w:rsid w:val="00AE33C8"/>
     <w:rsid w:val="00B062A7"/>
     <w:rsid w:val="00B20A8D"/>
     <w:rsid w:val="00B456D3"/>
     <w:rsid w:val="00B72B11"/>
     <w:rsid w:val="00B77F70"/>
     <w:rsid w:val="00B87633"/>
     <w:rsid w:val="00BA1F50"/>
     <w:rsid w:val="00BA47DF"/>
     <w:rsid w:val="00BC41EF"/>
+    <w:rsid w:val="00BD47EE"/>
     <w:rsid w:val="00BE7ADA"/>
     <w:rsid w:val="00BE7B3B"/>
     <w:rsid w:val="00BF7A80"/>
     <w:rsid w:val="00C005BC"/>
     <w:rsid w:val="00C143CA"/>
+    <w:rsid w:val="00C27037"/>
     <w:rsid w:val="00C472DC"/>
     <w:rsid w:val="00C52A51"/>
     <w:rsid w:val="00C55249"/>
     <w:rsid w:val="00C853F4"/>
     <w:rsid w:val="00C91A56"/>
     <w:rsid w:val="00CD2589"/>
     <w:rsid w:val="00D001C6"/>
     <w:rsid w:val="00D160E7"/>
     <w:rsid w:val="00D83234"/>
     <w:rsid w:val="00D900B9"/>
     <w:rsid w:val="00DB2CDD"/>
     <w:rsid w:val="00DD21AA"/>
     <w:rsid w:val="00DD6C7F"/>
     <w:rsid w:val="00DE5995"/>
     <w:rsid w:val="00DF1F32"/>
     <w:rsid w:val="00E13DA1"/>
     <w:rsid w:val="00E25D4F"/>
     <w:rsid w:val="00E34701"/>
+    <w:rsid w:val="00E575B7"/>
     <w:rsid w:val="00EC693E"/>
     <w:rsid w:val="00ED070C"/>
     <w:rsid w:val="00EF3036"/>
     <w:rsid w:val="00F015EB"/>
     <w:rsid w:val="00F14EBF"/>
     <w:rsid w:val="00F515EC"/>
+    <w:rsid w:val="00F55EA3"/>
     <w:rsid w:val="00F921D0"/>
     <w:rsid w:val="00FA561F"/>
     <w:rsid w:val="00FB4E9D"/>
     <w:rsid w:val="00FC39DE"/>
+    <w:rsid w:val="00FE3F3F"/>
     <w:rsid w:val="00FF09B8"/>
     <w:rsid w:val="00FF3B4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4350,51 +5734,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007A1297"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
@@ -4667,56 +6050,110 @@
     <w:qFormat/>
     <w:rsid w:val="00BF7A80"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00972D97"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="60061617">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="614365002">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1912230519">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2109033440">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrarts@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/rpi/pgr/manage/working-and-holidays" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrsocsci@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrsci@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrhealth@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgreng@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/student-visas-immigration/issac/contact" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrarts@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sheffield.ac.uk/rpi/pgr/manage/pgr-placements" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrsocsci@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrsci@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgrhealth@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgreng@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/student-visas-immigration/issac/contact" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4963,67 +6400,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>993</Words>
-  <Characters>5664</Characters>
+  <Words>1102</Words>
+  <Characters>6284</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6644</CharactersWithSpaces>
+  <CharactersWithSpaces>7372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>