--- v1 (2025-12-28)
+++ v2 (2026-05-13)
@@ -562,149 +562,143 @@
             <w:tcW w:w="2283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5B74C153" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Staff Candidate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29297FB8" w14:textId="41986BEA" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
+          <w:p w14:paraId="29297FB8" w14:textId="41986BEA" w:rsidR="002B480E" w:rsidRDefault="00341564">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_0"/>
                 <w:id w:val="2144945158"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="1364559747"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Yes</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_1"/>
                 <w:id w:val="1071920336"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
-[...7 lines deleted...]
-                  <w:t xml:space="preserve"> </w:t>
+                  <w:t xml:space="preserve">      </w:t>
                 </w:r>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-248503557"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="005D2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005D2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="4F3C03A9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CA67039" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1039,59 +1033,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="032BFA68" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10171" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="6B332F65" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">lease provide a detailed work plan for completing your thesis within the requested extension period. Your workplan should: </w:t>
+              <w:t xml:space="preserve">Please provide a detailed work plan for completing your thesis within the requested extension period. Your workplan should: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25AE25C9" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Be presented as a Gantt chart, timeline, or similar format that clearly shows when specific activities will occur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24EC5FAC" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
@@ -1343,77 +1329,51 @@
           <w:p w14:paraId="78C1456B" w14:textId="17B58CAE" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMPORTANT NOTE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>: Extensions should only be considered in response to unforeseeable circumstances that occur beyond the control of an individual PGR student, and that adversely affect the student’s ability to submit within the expected time limit. There is no guarantee that a time limit extension will be approved, especially if the circumstances could have been mitigated at an earlier stage. For guidance on what could constitute truly exceptional circumstances warranting consideration of a time limit extension,  the superv</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">/PGR </w:t>
+              <w:t xml:space="preserve">: Extensions should only be considered in response to unforeseeable circumstances that occur beyond the control of an individual PGR student, and that adversely affect the student’s ability to submit within the expected time limit. There is no guarantee that a time limit extension will be approved, especially if the circumstances could have been mitigated at an earlier stage. For guidance on what could constitute truly exceptional circumstances warranting consideration of a time limit extension,  the supervisor and HoS/PGR </w:t>
             </w:r>
             <w:r w:rsidR="00F34BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ead should consult the guidance at: </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
@@ -1472,151 +1432,153 @@
           <w:p w14:paraId="5707E5BF" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="002B480E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6505A9ED" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="002B480E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2554C543" w14:textId="075FF9C0" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
+          <w:p w14:paraId="2554C543" w14:textId="075FF9C0" w:rsidR="002B480E" w:rsidRDefault="00341564">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_2"/>
                 <w:id w:val="2098367357"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="901869549"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="005D2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005D2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2087564792"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F34BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="005D2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005D2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="58701913" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="34E39DEC" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
@@ -1626,160 +1588,162 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you support the student’s application for an extension to their time limit? – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>please bear in mind the impact of extensions on school submission rates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2E4093" w14:textId="2B53551B" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
+          <w:p w14:paraId="1B2E4093" w14:textId="2B53551B" w:rsidR="002B480E" w:rsidRDefault="00341564">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_3"/>
                 <w:id w:val="-1472274988"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="513581980"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="005D2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_4"/>
                 <w:id w:val="-936136767"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t xml:space="preserve">   </w:t>
                 </w:r>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-1933115009"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="005D2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="599C2474" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5F7EC74A" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:i/>
@@ -1889,73 +1853,51 @@
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="562F5021" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">This application has been considered by the </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> and the above information is accurate</w:t>
+              <w:t>This application has been considered by the School and the above information is accurate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="7C924413" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ED87BBA" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Supervisor Name:</w:t>
@@ -2021,156 +1963,106 @@
           <w:p w14:paraId="124A9846" w14:textId="736015A7" w:rsidR="002B480E" w:rsidRDefault="00F34BEE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Head of School</w:t>
             </w:r>
             <w:r w:rsidR="005D2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">PGR Lead’s statement (optional): </w:t>
+              <w:t xml:space="preserve">/School PGR Lead’s statement (optional): </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52C06336" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="002B480E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39AAE7C8" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="002B480E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C8AC356" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="002B480E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="5776CA19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72DF5C0F" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-              <w:t>PGR Lead Name:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>HoS/PGR Lead Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DDB96E5" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
@@ -2409,230 +2301,248 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is a new ATAS application required? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9F33AB" w14:textId="08F74A03" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
+          <w:p w14:paraId="0F9F33AB" w14:textId="08F74A03" w:rsidR="002B480E" w:rsidRDefault="00341564">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_5"/>
                 <w:id w:val="1160667886"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-851342248"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r>
+                    <w:r w:rsidR="005D2C76">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Yes     </w:t>
                 </w:r>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="932399334"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> No</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="698DDE57" w14:textId="1B4C69F8" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_6"/>
                 <w:id w:val="1796088421"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">: Is ATAS required immediately?               </w:t>
                 </w:r>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-658611827"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0297AACB" w14:textId="58CD3BC9" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
+          <w:p w14:paraId="0297AACB" w14:textId="34C3E241" w:rsidR="002B480E" w:rsidRDefault="00341564">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_7"/>
                 <w:id w:val="-324037684"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
+                <w:r w:rsidR="005D2C76">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Or, as part of a new </w:t>
+                </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Or, as part of a new Tier 4 visa application?      </w:t>
+                  <w:t>Student</w:t>
+                </w:r>
+                <w:r w:rsidR="005D2C76">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> visa application?      </w:t>
                 </w:r>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-2019842458"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r>
+                    <w:r w:rsidR="005D2C76">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35BCB2BB" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="002B480E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2777,111 +2687,113 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Refer to the Special Cases Committee (SCC)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D85789D" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="002B480E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4470F427" w14:textId="7F273F64" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
+          <w:p w14:paraId="4470F427" w14:textId="7F273F64" w:rsidR="002B480E" w:rsidRDefault="00341564">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_8"/>
                 <w:id w:val="2049904864"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-1378081643"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Yes     </w:t>
                 </w:r>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-552541388"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> No</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="2B2629A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B3AEE3" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2898,111 +2810,113 @@
           <w:p w14:paraId="4A634898" w14:textId="77777777" w:rsidR="005D2C76" w:rsidRDefault="005D2C76" w:rsidP="005D2C76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="661145A3" w14:textId="77777777" w:rsidR="005D2C76" w:rsidRPr="005D2C76" w:rsidRDefault="005D2C76" w:rsidP="005D2C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA95B34" w14:textId="324F1794" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
+          <w:p w14:paraId="3FA95B34" w14:textId="324F1794" w:rsidR="002B480E" w:rsidRDefault="00341564">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_9"/>
                 <w:id w:val="1678742837"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-714658176"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Yes     </w:t>
                 </w:r>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="1068926877"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> No</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1C9D53" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3016,111 +2930,113 @@
           </w:p>
           <w:p w14:paraId="67CC6546" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If yes, student must submit by the new time limit or will be deemed withdrawn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="27560C64" w14:textId="06D58FF7" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
+          <w:p w14:paraId="27560C64" w14:textId="06D58FF7" w:rsidR="002B480E" w:rsidRDefault="00341564">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_10"/>
                 <w:id w:val="-318236805"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="1710762592"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Yes     </w:t>
                 </w:r>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-594560635"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F34BEE">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
-                <w:r>
+                <w:r w:rsidR="005D2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> No</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="6A931766" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="7217BC09" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3166,73 +3082,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="1186995F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="27F5889C" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signed on behalf of the </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> by:</w:t>
+              <w:t>Signed on behalf of the Faculty by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B480E" w14:paraId="4BDDED80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="73B69D09" w14:textId="77777777" w:rsidR="002B480E" w:rsidRDefault="005D2C76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3421,111 +3315,111 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{31A9370E-4662-4D36-93E4-F99F5E80BB5E}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{3AF34E48-75B1-4C58-81AD-41584CF77601}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D610ECD0-2C18-4992-B8F0-1FD569F71C55}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{AC0CB6B7-5DCD-490B-993C-2CD297F37CFC}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{560EBC68-7705-4372-B72A-79DBB722F99F}"/>
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{E7123B8D-9141-47F5-BBAA-337BC1F808F4}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{7F4DF8AC-2153-4250-9D39-69D8F9B0CA43}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{AD9A0E37-1C5E-4292-8E90-5132F7829C7E}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{93EFD159-FC35-4A4B-B4D0-C00499E2AE64}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{6649BADB-384E-40AA-B23A-EAD95051E665}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId6" w:fontKey="{66C20B18-541B-4B26-A523-D25ECD696B49}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{FA22CC91-EEC5-41B4-9F0B-5750981FF47C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{88718764-B5A0-4494-B1E2-CAC71A4A2B4A}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId9" w:fontKey="{C72091AD-30D3-4182-AB53-025E29F5CA45}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{07E9B91A-627E-4186-AEE5-D3FA29426052}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{F9DE10C5-87C5-4BF2-8B00-E7C0C158DB8A}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{51238FD6-4D70-4ED0-BC82-11066AD52FFC}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:subsetted="1" w:fontKey="{8DF0734D-9B43-48FF-87C5-9D0398C7AB2B}"/>
+    <w:embedRegular r:id="rId10" w:subsetted="1" w:fontKey="{408DA827-FC2C-4C0C-8A39-BCA6F7AB784A}"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496D998E" w14:textId="767855F4" w:rsidR="005D2C76" w:rsidRPr="005D2C76" w:rsidRDefault="005D2C76" w:rsidP="005D2C76">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
@@ -3663,77 +3557,78 @@
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="620772554">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="140"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B480E"/>
     <w:rsid w:val="001A4AD9"/>
     <w:rsid w:val="002B480E"/>
+    <w:rsid w:val="00341564"/>
     <w:rsid w:val="005D2C76"/>
     <w:rsid w:val="009F12D2"/>
+    <w:rsid w:val="00BD47EE"/>
     <w:rsid w:val="00F34BEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4981,64 +4876,64 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjeSZ7MGNFBHhvvB30i3XNomCbRCQ==">CgMxLjAaLgoBMBIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLgoBMRIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLgoBMhIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLgoBMxIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLgoBNBIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLgoBNRIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLgoBNhIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLgoBNxIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLgoBOBIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLgoBORIpCicIB0IjCg9Tb3VyY2UgU2FucyBQcm8SEEFyaWFsIFVuaWNvZGUgTVMaLwoCMTASKQonCAdCIwoPU291cmNlIFNhbnMgUHJvEhBBcmlhbCBVbmljb2RlIE1TItMCCgtBQUFCdzlIV0VTTRKdAgoLQUFBQnc5SFdFU00SC0FBQUJ3OUhXRVNNGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMTE0NDc1NjA5ODQ1ODE0NjkwNjEoADgAMIW3yoauMziY3+qGrjNKfQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGlXC19rkAU8aTQpJCkNhbmQgd2h5IHRoZXkgY291bGQgbm90IGJlIGZvcmVzZWVuIG9yIG1pdGlnYXRlZCBhdCBhbiBlYXJsaWVyIHN0YWdlEAEYABABWgw1ODJjejQ5MmJycHhyAiAAeACCARRzdWdnZXN0LmphNWpnZmF2bHU3MJoBBggAEAAYALABALgBABiFt8qGrjMgmN/qhq4zMABCFHN1Z2dlc3QuamE1amdmYXZsdTcwIqACCgtBQUFCdzlIV0VSNBLqAQoLQUFBQnc5SFdFUjQSC0FBQUJ3OUhXRVI0Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMTE0NDc1NjA5ODQ1ODE0NjkwNjEoADgAMNe3yIauMziPyciGrjNKSgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGiLC19rkARwKGgoMCgZpb24gb2YQARgAEggKAmVkEAEYABgBWgwxODVyN2NsdG92bGpyAiAAeACCARRzdWdnZXN0LjZkMmM4cWpqbXlhM5oBBggAEAAYALABALgBABjXt8iGrjMgj8nIhq4zMABCFHN1Z2dlc3QuNmQyYzhxampteWEzOABqJAoUc3VnZ2VzdC5qYTVqZ2Zhdmx1NzASDEFuZHJlYSBCcmluaWokChRzdWdnZXN0LjRodzg2NzhrdjhsMhIMQW5kcmVhIEJyaW5paikKFHN1Z2dlc3QudWh0bGQ5OW4wdXZtEhFKb2FubmUgTCBSb3dsYW5kc2opChRzdWdnZXN0LnNmZXJwMDhzazhkeRIRSm9hbm5lIEwgUm93bGFuZHNqJAoUc3VnZ2VzdC50M2NqNTE3ZDc3NDgSDEFuZHJlYSBCcmluaWokChRzdWdnZXN0LmJ4ODFjY2pqeTRvehIMQW5kcmVhIEJyaW5paikKFHN1Z2dlc3QueHptaXo5aXhwZzA2EhFKb2FubmUgTCBSb3dsYW5kc2opChRzdWdnZXN0LjJvOTBuZnF4OW92bBIRSm9hbm5lIEwgUm93bGFuZHNqKQoUc3VnZ2VzdC40N2JyOHp4N3htamgSEUpvYW5uZSBMIFJvd2xhbmRzaiQKFHN1Z2dlc3QuZHE0MDRwMmFvcXY1EgxBbmRyZWEgQnJpbmlqKQoUc3VnZ2VzdC45dnM0MWYzM2I0amcSEUpvYW5uZSBMIFJvd2xhbmRzaiQKFHN1Z2dlc3QuNmQyYzhxampteWEzEgxBbmRyZWEgQnJpbmlqJAoUc3VnZ2VzdC5vZzd3c29janNzaTYSDEFuZHJlYSBCcmluaXIhMWJEdUQwaHFSb3dVODNIOTBpdzdLZGtkdF9LQko2WGt6</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>797</Words>
-  <Characters>4543</Characters>
+  <Characters>4544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5330</CharactersWithSpaces>
+  <CharactersWithSpaces>5331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>