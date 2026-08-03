--- v1 (2026-01-26)
+++ v2 (2026-08-03)
@@ -51,51 +51,51 @@
         <w:gridCol w:w="6242"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C40EC" w:rsidRPr="00AC3435" w14:paraId="02E919D9" w14:textId="77777777" w:rsidTr="00556833">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="457D7FC9" w14:textId="77777777" w:rsidR="004C40EC" w:rsidRDefault="004C40EC" w:rsidP="00556833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC3435">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43914F08" wp14:editId="21756A48">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43914F08" wp14:editId="7BBF95A5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>-6350</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2109470" cy="669290"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="1" name="Picture 1" descr="A picture containing text&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Picture 4" descr="A picture containing text&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -491,51 +491,51 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you studying in the UK on a visa?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C8572A8" w14:textId="234FFB80" w:rsidR="0061273B" w:rsidRPr="00D63D37" w:rsidRDefault="00B54647" w:rsidP="00623F9E">
+          <w:p w14:paraId="0C8572A8" w14:textId="234FFB80" w:rsidR="0061273B" w:rsidRPr="00D63D37" w:rsidRDefault="0008717F" w:rsidP="00623F9E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:firstLine="1197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1896724452"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -597,75 +597,75 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="768C470F" w14:textId="77777777" w:rsidR="0061273B" w:rsidRPr="00D63D37" w:rsidRDefault="0061273B" w:rsidP="00573B5A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00573B5A" w:rsidRPr="00D63D37" w14:paraId="2A8FD6E3" w14:textId="77777777" w:rsidTr="00B732E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A13F646" w14:textId="77777777" w:rsidR="00573B5A" w:rsidRDefault="00573B5A" w:rsidP="00DE3927">
+          <w:p w14:paraId="5A13F646" w14:textId="7BA07994" w:rsidR="00573B5A" w:rsidRDefault="00573B5A" w:rsidP="00DE3927">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Students studying on a Tier 4</w:t>
+              <w:t xml:space="preserve">Students studying on a </w:t>
             </w:r>
             <w:r w:rsidR="00623F9E" w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>/Student</w:t>
+              <w:t>Student</w:t>
             </w:r>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> visa </w:t>
             </w:r>
             <w:r w:rsidR="00DE3927" w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1206,70 +1206,90 @@
             <w:tcW w:w="2568" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3029450E" w14:textId="0A3960AC" w:rsidR="007547D1" w:rsidRPr="00D63D37" w:rsidRDefault="007547D1" w:rsidP="00784F20">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB7232" w:rsidRPr="00D63D37" w14:paraId="53A02524" w14:textId="77777777" w:rsidTr="00E1511E">
         <w:trPr>
           <w:trHeight w:val="1454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
           </w:tcPr>
-          <w:p w14:paraId="147D97BD" w14:textId="764A6058" w:rsidR="00733BCE" w:rsidRPr="00D63D37" w:rsidRDefault="00A70D78" w:rsidP="00733BCE">
+          <w:p w14:paraId="147D97BD" w14:textId="5DE4C5F5" w:rsidR="00733BCE" w:rsidRPr="00D63D37" w:rsidRDefault="00A70D78" w:rsidP="00733BCE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Students on a Tier 4/Student visa</w:t>
+              <w:t xml:space="preserve">Students on a </w:t>
+            </w:r>
+            <w:r w:rsidR="00831BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tudent visa</w:t>
             </w:r>
             <w:r w:rsidR="00C85EAD" w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> only</w:t>
             </w:r>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38637CAE" w14:textId="091F0806" w:rsidR="00733BCE" w:rsidRPr="00D63D37" w:rsidRDefault="00A70D78" w:rsidP="000C312E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -2331,76 +2351,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">By signing, </w:t>
             </w:r>
             <w:r w:rsidR="00C51FA5" w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I confirm that the above information is correc</w:t>
             </w:r>
             <w:r w:rsidR="00C85EAD" w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">t and consent to my LOA application being processed.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65137BDA" w14:textId="77777777" w:rsidR="00C51FA5" w:rsidRPr="00D63D37" w:rsidRDefault="00C85EAD" w:rsidP="00C51FA5">
+          <w:p w14:paraId="65137BDA" w14:textId="37961ED6" w:rsidR="00C51FA5" w:rsidRPr="00D63D37" w:rsidRDefault="00C85EAD" w:rsidP="00C51FA5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For visa students only:</w:t>
             </w:r>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> I understand that taking this leave of absence may affect my Tier 4/Student visa</w:t>
+              <w:t xml:space="preserve"> I understand that taking this leave of absence may affect my Student visa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FFE4639" w14:textId="22835217" w:rsidR="00D22BE0" w:rsidRPr="00D63D37" w:rsidRDefault="00D22BE0" w:rsidP="00BA6604">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidR="00BA6604" w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
@@ -2671,51 +2691,51 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you support the student’s application for a leave of absence?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0D79E7" w14:textId="507B7B78" w:rsidR="00652ADD" w:rsidRPr="00D63D37" w:rsidRDefault="00B54647" w:rsidP="00FB07D2">
+          <w:p w14:paraId="2A0D79E7" w14:textId="507B7B78" w:rsidR="00652ADD" w:rsidRPr="00D63D37" w:rsidRDefault="0008717F" w:rsidP="00FB07D2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1339068144"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F61BA" w:rsidRPr="00D63D37">
@@ -3391,51 +3411,51 @@
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="711FB4B3" w14:textId="77777777" w:rsidR="00155CB4" w:rsidRPr="00D63D37" w:rsidRDefault="00155CB4" w:rsidP="00650713">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Is a new ATAS application required?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AEDE1AA" w14:textId="369B76FB" w:rsidR="00155CB4" w:rsidRPr="00D63D37" w:rsidRDefault="00B54647" w:rsidP="00650713">
+          <w:p w14:paraId="4AEDE1AA" w14:textId="369B76FB" w:rsidR="00155CB4" w:rsidRPr="00D63D37" w:rsidRDefault="0008717F" w:rsidP="00650713">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-579135940"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3567,67 +3587,83 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22F70549" w14:textId="3BA89235" w:rsidR="00155CB4" w:rsidRPr="00D63D37" w:rsidRDefault="00155CB4" w:rsidP="009D0023">
+          <w:p w14:paraId="22F70549" w14:textId="3C25B75E" w:rsidR="00155CB4" w:rsidRPr="00D63D37" w:rsidRDefault="00155CB4" w:rsidP="009D0023">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Or, as part of a new Tier 4 visa application?   </w:t>
+              <w:t xml:space="preserve">Or, as part of a new </w:t>
+            </w:r>
+            <w:r w:rsidR="00831BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">visa application?   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1424072940"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D63D37">
                   <w:rPr>
                     <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="MS Gothic" w:hAnsi="Source Sans Pro"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -3694,51 +3730,51 @@
           <w:p w14:paraId="5C65D1CA" w14:textId="77777777" w:rsidR="00155CB4" w:rsidRPr="00D63D37" w:rsidRDefault="00155CB4" w:rsidP="005C2161">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Does </w:t>
             </w:r>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>this Leave of Absence require reporting to the Home Office?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04B01484" w14:textId="4695DA02" w:rsidR="00155CB4" w:rsidRPr="00D63D37" w:rsidRDefault="00B54647" w:rsidP="009D0023">
+          <w:p w14:paraId="04B01484" w14:textId="4695DA02" w:rsidR="00155CB4" w:rsidRPr="00D63D37" w:rsidRDefault="0008717F" w:rsidP="009D0023">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1484282442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3871,51 +3907,51 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BA4A06F" w14:textId="77777777" w:rsidR="002C73DF" w:rsidRPr="00D63D37" w:rsidRDefault="002C73DF" w:rsidP="00167EB5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Does this LOA need reporting to the SLC?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C041D32" w14:textId="77777777" w:rsidR="002C73DF" w:rsidRPr="00D63D37" w:rsidRDefault="00B54647" w:rsidP="00167EB5">
+          <w:p w14:paraId="6C041D32" w14:textId="77777777" w:rsidR="002C73DF" w:rsidRPr="00D63D37" w:rsidRDefault="0008717F" w:rsidP="00167EB5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="998309375"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4036,51 +4072,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="69A11E02" w14:textId="68809350" w:rsidR="002C73DF" w:rsidRPr="00D63D37" w:rsidRDefault="002C73DF" w:rsidP="008A2334">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Refer to Special Cases Committee?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55924C29" w14:textId="77777777" w:rsidR="002C73DF" w:rsidRPr="00D63D37" w:rsidRDefault="00B54647" w:rsidP="008A2334">
+          <w:p w14:paraId="55924C29" w14:textId="77777777" w:rsidR="002C73DF" w:rsidRPr="00D63D37" w:rsidRDefault="0008717F" w:rsidP="008A2334">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-571356650"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C73DF" w:rsidRPr="00D63D37">
@@ -4414,51 +4450,50 @@
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C96B4F" w:rsidRPr="00D63D37" w14:paraId="694481D6" w14:textId="77777777" w:rsidTr="00167EB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D71503E" w14:textId="64C58061" w:rsidR="00C96B4F" w:rsidRPr="00D63D37" w:rsidRDefault="00C96B4F" w:rsidP="00C96B4F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63D37">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">End date for payment of tuition fees:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6C355683" w14:textId="146BF3B6" w:rsidR="00C96B4F" w:rsidRPr="00D63D37" w:rsidRDefault="00C96B4F" w:rsidP="00C96B4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:bCs/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2705" w:type="dxa"/>
@@ -4634,138 +4669,138 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3643A7EF" w14:textId="77777777" w:rsidR="00B54647" w:rsidRDefault="00B54647">
+  <w:p w14:paraId="0633976A" w14:textId="77777777" w:rsidR="0008717F" w:rsidRDefault="0008717F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17B68803" w14:textId="506DDAF3" w:rsidR="003B41C1" w:rsidRPr="003B41C1" w:rsidRDefault="00B54647" w:rsidP="00FD776A">
+  <w:p w14:paraId="4E705F15" w14:textId="77777777" w:rsidR="0008717F" w:rsidRDefault="0008717F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B155903" w14:textId="257B06C6" w:rsidR="0008717F" w:rsidRPr="0008717F" w:rsidRDefault="0008717F" w:rsidP="0008717F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>January 2026</w:t>
+      <w:t>August 2026</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="270ED468" w14:textId="77777777" w:rsidR="006A3D62" w:rsidRDefault="006A3D62" w:rsidP="003F4AB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="709DCBAC" w14:textId="77777777" w:rsidR="006A3D62" w:rsidRDefault="006A3D62" w:rsidP="003F4AB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26318402" w14:textId="77777777" w:rsidR="00B54647" w:rsidRDefault="00B54647">
+  <w:p w14:paraId="5A58E7F5" w14:textId="77777777" w:rsidR="0008717F" w:rsidRDefault="0008717F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="656CD1B0" w14:textId="77777777" w:rsidR="00B54647" w:rsidRDefault="00B54647">
+  <w:p w14:paraId="420C68F8" w14:textId="77777777" w:rsidR="0008717F" w:rsidRDefault="0008717F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BE94762" w14:textId="77777777" w:rsidR="00B54647" w:rsidRDefault="00B54647">
+  <w:p w14:paraId="3FDDA7F8" w14:textId="77777777" w:rsidR="0008717F" w:rsidRDefault="0008717F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="127972DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12A4943A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4968,176 +5003,183 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="504368381">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="699163779">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="63489"/>
+    <o:shapedefaults v:ext="edit" spidmax="69633"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00161CBB"/>
     <w:rsid w:val="00013162"/>
     <w:rsid w:val="00037F99"/>
     <w:rsid w:val="000561FD"/>
     <w:rsid w:val="000848CE"/>
+    <w:rsid w:val="0008717F"/>
     <w:rsid w:val="00090F76"/>
     <w:rsid w:val="00091723"/>
     <w:rsid w:val="000A58B4"/>
+    <w:rsid w:val="000B1902"/>
     <w:rsid w:val="000C312E"/>
     <w:rsid w:val="000D7C16"/>
     <w:rsid w:val="000E77C5"/>
     <w:rsid w:val="001175A5"/>
     <w:rsid w:val="00127407"/>
     <w:rsid w:val="001321AA"/>
     <w:rsid w:val="00155CB4"/>
     <w:rsid w:val="00160739"/>
     <w:rsid w:val="00161CBB"/>
     <w:rsid w:val="00167EB5"/>
     <w:rsid w:val="001C0A1D"/>
     <w:rsid w:val="001D1C6F"/>
     <w:rsid w:val="001F6D58"/>
     <w:rsid w:val="0020074F"/>
     <w:rsid w:val="00200982"/>
     <w:rsid w:val="0021662F"/>
     <w:rsid w:val="00232390"/>
     <w:rsid w:val="0023691E"/>
+    <w:rsid w:val="00262222"/>
     <w:rsid w:val="002724F2"/>
     <w:rsid w:val="00291388"/>
     <w:rsid w:val="00297F37"/>
     <w:rsid w:val="002B2ADF"/>
     <w:rsid w:val="002B4C97"/>
     <w:rsid w:val="002C73DF"/>
     <w:rsid w:val="002D1B6D"/>
     <w:rsid w:val="002D59BB"/>
     <w:rsid w:val="002F135F"/>
     <w:rsid w:val="002F2187"/>
     <w:rsid w:val="002F76A0"/>
     <w:rsid w:val="0030586D"/>
     <w:rsid w:val="00323FFC"/>
     <w:rsid w:val="00356564"/>
     <w:rsid w:val="00366585"/>
     <w:rsid w:val="0037507E"/>
     <w:rsid w:val="00392515"/>
     <w:rsid w:val="003B41C1"/>
     <w:rsid w:val="003E0817"/>
     <w:rsid w:val="003E1208"/>
+    <w:rsid w:val="003F20FF"/>
     <w:rsid w:val="003F4AB4"/>
     <w:rsid w:val="00410A28"/>
     <w:rsid w:val="00411595"/>
     <w:rsid w:val="00421671"/>
     <w:rsid w:val="00437130"/>
     <w:rsid w:val="004623D6"/>
     <w:rsid w:val="0046511A"/>
     <w:rsid w:val="00472442"/>
     <w:rsid w:val="004C0738"/>
     <w:rsid w:val="004C40EC"/>
     <w:rsid w:val="004C4204"/>
     <w:rsid w:val="004D52A3"/>
     <w:rsid w:val="004D6E91"/>
     <w:rsid w:val="004E5961"/>
     <w:rsid w:val="005026B5"/>
     <w:rsid w:val="0050769D"/>
     <w:rsid w:val="00545B7D"/>
     <w:rsid w:val="00556895"/>
     <w:rsid w:val="00565A63"/>
     <w:rsid w:val="00573B5A"/>
     <w:rsid w:val="00576F7C"/>
     <w:rsid w:val="005B2D30"/>
     <w:rsid w:val="005C2161"/>
     <w:rsid w:val="005E55AE"/>
     <w:rsid w:val="0060127F"/>
     <w:rsid w:val="00602D0F"/>
     <w:rsid w:val="00610F47"/>
     <w:rsid w:val="0061273B"/>
     <w:rsid w:val="00613FAF"/>
     <w:rsid w:val="006152FB"/>
     <w:rsid w:val="00623F9E"/>
     <w:rsid w:val="00646C14"/>
     <w:rsid w:val="00650713"/>
     <w:rsid w:val="00652ADD"/>
     <w:rsid w:val="00665406"/>
     <w:rsid w:val="0068130E"/>
     <w:rsid w:val="006821AE"/>
+    <w:rsid w:val="006A1C43"/>
     <w:rsid w:val="006A3D62"/>
     <w:rsid w:val="006B0C7A"/>
     <w:rsid w:val="006B172A"/>
     <w:rsid w:val="006B2475"/>
     <w:rsid w:val="006D5245"/>
     <w:rsid w:val="006D6FCB"/>
     <w:rsid w:val="006E3E50"/>
     <w:rsid w:val="006E670B"/>
     <w:rsid w:val="006F61BA"/>
     <w:rsid w:val="00703232"/>
+    <w:rsid w:val="0072609E"/>
     <w:rsid w:val="00733BCE"/>
     <w:rsid w:val="00743B26"/>
     <w:rsid w:val="007547D1"/>
     <w:rsid w:val="00782C60"/>
     <w:rsid w:val="00784F20"/>
     <w:rsid w:val="007C7550"/>
     <w:rsid w:val="007F11B0"/>
+    <w:rsid w:val="00831BD4"/>
     <w:rsid w:val="00832C90"/>
     <w:rsid w:val="008344D6"/>
     <w:rsid w:val="0084659C"/>
     <w:rsid w:val="008637DF"/>
     <w:rsid w:val="00884BEC"/>
     <w:rsid w:val="00893F5F"/>
     <w:rsid w:val="008A05FE"/>
     <w:rsid w:val="008A2334"/>
     <w:rsid w:val="008A5E1C"/>
     <w:rsid w:val="008C6885"/>
     <w:rsid w:val="008F04D6"/>
     <w:rsid w:val="008F08E6"/>
     <w:rsid w:val="00924B23"/>
     <w:rsid w:val="009255AB"/>
     <w:rsid w:val="00951409"/>
     <w:rsid w:val="00957B76"/>
     <w:rsid w:val="009618B7"/>
     <w:rsid w:val="00993656"/>
     <w:rsid w:val="0099452F"/>
     <w:rsid w:val="00995DAE"/>
     <w:rsid w:val="009A181E"/>
     <w:rsid w:val="009A3D74"/>
     <w:rsid w:val="009C6D65"/>
     <w:rsid w:val="009C6F95"/>
     <w:rsid w:val="009C734B"/>
@@ -5147,50 +5189,51 @@
     <w:rsid w:val="00A4039A"/>
     <w:rsid w:val="00A40B81"/>
     <w:rsid w:val="00A661FF"/>
     <w:rsid w:val="00A70D78"/>
     <w:rsid w:val="00A807A5"/>
     <w:rsid w:val="00AA043F"/>
     <w:rsid w:val="00AA479E"/>
     <w:rsid w:val="00AB32CA"/>
     <w:rsid w:val="00AB7232"/>
     <w:rsid w:val="00AD38FC"/>
     <w:rsid w:val="00B1050F"/>
     <w:rsid w:val="00B16F66"/>
     <w:rsid w:val="00B42FDE"/>
     <w:rsid w:val="00B433E6"/>
     <w:rsid w:val="00B456D3"/>
     <w:rsid w:val="00B536D7"/>
     <w:rsid w:val="00B54647"/>
     <w:rsid w:val="00B732E6"/>
     <w:rsid w:val="00B80B38"/>
     <w:rsid w:val="00BA178B"/>
     <w:rsid w:val="00BA5CF8"/>
     <w:rsid w:val="00BA6604"/>
     <w:rsid w:val="00BA6853"/>
     <w:rsid w:val="00BC41EF"/>
     <w:rsid w:val="00BD472C"/>
+    <w:rsid w:val="00BD47EE"/>
     <w:rsid w:val="00BE640F"/>
     <w:rsid w:val="00C007C2"/>
     <w:rsid w:val="00C51FA5"/>
     <w:rsid w:val="00C643E2"/>
     <w:rsid w:val="00C702CF"/>
     <w:rsid w:val="00C85EAD"/>
     <w:rsid w:val="00C96B4F"/>
     <w:rsid w:val="00C96C4B"/>
     <w:rsid w:val="00CA4091"/>
     <w:rsid w:val="00CC29DC"/>
     <w:rsid w:val="00CC5746"/>
     <w:rsid w:val="00CC5B73"/>
     <w:rsid w:val="00CD10AB"/>
     <w:rsid w:val="00CD4C95"/>
     <w:rsid w:val="00D13CED"/>
     <w:rsid w:val="00D1729C"/>
     <w:rsid w:val="00D21561"/>
     <w:rsid w:val="00D22BE0"/>
     <w:rsid w:val="00D313EF"/>
     <w:rsid w:val="00D45B4F"/>
     <w:rsid w:val="00D53B39"/>
     <w:rsid w:val="00D63D37"/>
     <w:rsid w:val="00D65F5D"/>
     <w:rsid w:val="00D66379"/>
     <w:rsid w:val="00D74EC5"/>
@@ -5219,51 +5262,51 @@
     <w:rsid w:val="00F84AC7"/>
     <w:rsid w:val="00FA1D9C"/>
     <w:rsid w:val="00FB07D2"/>
     <w:rsid w:val="00FB6F52"/>
     <w:rsid w:val="00FC5E7C"/>
     <w:rsid w:val="00FC6AE6"/>
     <w:rsid w:val="00FC7407"/>
     <w:rsid w:val="00FD776A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="63489"/>
+    <o:shapedefaults v:ext="edit" spidmax="69633"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4252E79A"/>
   <w15:docId w15:val="{BFAC6477-489C-4E4B-8081-67B572BF231E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -6328,66 +6371,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6BD9653-0292-4368-B9D9-374DCBC2B1E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>803</Words>
-  <Characters>4583</Characters>
+  <Words>801</Words>
+  <Characters>4566</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5376</CharactersWithSpaces>
+  <CharactersWithSpaces>5357</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>