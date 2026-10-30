--- v0 (2025-11-28)
+++ v1 (2026-10-30)
@@ -1502,100 +1502,122 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C465A" w:rsidRPr="00D65EEE" w14:paraId="47AB6998" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B650E" w14:textId="77777777" w:rsidR="007C465A" w:rsidRPr="00D65EEE" w:rsidRDefault="007C465A" w:rsidP="00AE369E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">I am not the applicant concerned in this </w:t>
             </w:r>
             <w:r w:rsidR="000370C9">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">request for </w:t>
             </w:r>
             <w:r w:rsidR="00320E92">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Cas</w:t>
             </w:r>
             <w:r w:rsidR="000370C9">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>e Review</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t>, but I have their written consent and this is enclosed with this form</w:t>
+              <w:t xml:space="preserve">, but I have their written </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>consent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and this is enclosed with this form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4500B84E" w14:textId="77777777" w:rsidR="007C465A" w:rsidRPr="00D65EEE" w:rsidRDefault="007C465A" w:rsidP="00201802">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8820"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -1612,50 +1634,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15FEBD38" w14:textId="77777777" w:rsidR="001A7E46" w:rsidRPr="00D65EEE" w:rsidRDefault="0093545F" w:rsidP="001A7E46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1691,61 +1721,69 @@
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Details of appeal/complaint decision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ADCE61" w14:textId="77777777" w:rsidR="001A7E46" w:rsidRPr="00D65EEE" w:rsidRDefault="001A7E46" w:rsidP="001A7E46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="108" w:type="dxa"/>
           <w:bottom w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D0CAA" w:rsidRPr="00D65EEE" w14:paraId="61C13DAC" w14:textId="77777777" w:rsidTr="00C57286">
+      <w:tr w:rsidR="007D0CAA" w:rsidRPr="00D65EEE" w14:paraId="61C13DAC" w14:textId="77777777" w:rsidTr="00AF043B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ED3528D" w14:textId="77777777" w:rsidR="00B11936" w:rsidRDefault="007D0CAA" w:rsidP="007D0CAA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8820"/>
               </w:tabs>
               <w:ind w:right="-691"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">Please enter the name of the member of staff who </w:t>
             </w:r>
             <w:r w:rsidR="00B11936">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>decid</w:t>
@@ -1807,51 +1845,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A40C48E" w14:textId="77777777" w:rsidR="007D0CAA" w:rsidRPr="00D65EEE" w:rsidRDefault="007D0CAA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8820"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D0CAA" w:rsidRPr="00D65EEE" w14:paraId="3908BE74" w14:textId="77777777" w:rsidTr="00C57286">
+      <w:tr w:rsidR="007D0CAA" w:rsidRPr="00D65EEE" w14:paraId="3908BE74" w14:textId="77777777" w:rsidTr="00AF043B">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D67D144" w14:textId="77777777" w:rsidR="007D0CAA" w:rsidRPr="00D65EEE" w:rsidRDefault="007D0CAA" w:rsidP="007D0CAA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8820"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7E46">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">Please enter the date of the outcome letter responding to the appeal/complaint concerned in this request for </w:t>
             </w:r>
             <w:r w:rsidR="00320E92">
@@ -2109,50 +2147,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002946B5" w:rsidRPr="00D65EEE" w14:paraId="5BDB1952" w14:textId="77777777" w:rsidTr="00C57286">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3303F9F2" w14:textId="77777777" w:rsidR="007D0CAA" w:rsidRPr="007D0CAA" w:rsidRDefault="007D0CAA" w:rsidP="007D0CAA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0CAA">
               <w:rPr>
@@ -2285,50 +2331,58 @@
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A7E46" w:rsidRPr="00D65EEE" w14:paraId="0443BBFA" w14:textId="77777777" w:rsidTr="00C57286">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F675014" w14:textId="77777777" w:rsidR="007D0CAA" w:rsidRPr="007D0CAA" w:rsidRDefault="007D0CAA" w:rsidP="007D0CAA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8820"/>
               </w:tabs>
@@ -2441,50 +2495,58 @@
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="358F27AF" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2886,106 +2948,106 @@
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="006A5B51">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537D7F9A" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10951D73" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
+    <w:p w14:paraId="10951D73" w14:textId="34439DDF" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="004553EC" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D65EEE">
-[...3 lines deleted...]
-        <w:t>Please provide details of your case. You can use additional sheets if necessary.</w:t>
+      <w:r w:rsidRPr="004553EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Please provide details of your case, explaining why you are not satisfied with the outcome of your appeal/complaint and why you believe your case meets the grounds for Case Review set out in point 3.3.1 of the Appeals and Complaints Procedure for Applicants. You can use additional sheets if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43978AD6" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="108" w:type="dxa"/>
           <w:bottom w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002946B5" w:rsidRPr="00D65EEE" w14:paraId="0D3F89CC" w14:textId="77777777" w:rsidTr="00C57286">
+      <w:tr w:rsidR="002946B5" w:rsidRPr="00D65EEE" w14:paraId="0D3F89CC" w14:textId="77777777" w:rsidTr="006D7EE0">
         <w:trPr>
-          <w:trHeight w:val="6537"/>
+          <w:trHeight w:val="6237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27B60737" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00201802">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8820"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59960F28" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="00FB6A25" w:rsidP="00FB6A25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -3238,51 +3300,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>Cas</w:t>
       </w:r>
       <w:r w:rsidR="00ED7241" w:rsidRPr="00ED7241">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>e Review</w:t>
       </w:r>
       <w:r w:rsidR="00F96AEF" w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and any documentation associated with it</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be passed to relevant members of University staff for</w:t>
+        <w:t xml:space="preserve"> can be passed to relevant members of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D65EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D65EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff for</w:t>
       </w:r>
       <w:r w:rsidR="00F96AEF" w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> consideration and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> comment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261B88FB" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
@@ -3330,475 +3408,219 @@
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t>Date...........................................................</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008B58A0" w:rsidRPr="00D65EEE" w:rsidSect="00320E92">
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1416" w:bottom="680" w:left="992" w:header="720" w:footer="554" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AE40FC4" w14:textId="77777777" w:rsidR="00C55457" w:rsidRDefault="00C55457">
+    <w:p w14:paraId="23AFDCDD" w14:textId="77777777" w:rsidR="0015221C" w:rsidRDefault="0015221C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="689C8F15" w14:textId="77777777" w:rsidR="00C55457" w:rsidRDefault="00C55457">
+    <w:p w14:paraId="49BE8C32" w14:textId="77777777" w:rsidR="0015221C" w:rsidRDefault="0015221C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TUOS Blake">
-    <w:panose1 w:val="020B0503040000020004"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TUOS Stephenson">
-    <w:panose1 w:val="02070503080000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
-    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="600002F7" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Serif Pro">
-    <w:panose1 w:val="02040603050405020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="02000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="543FA878" w14:textId="77777777" w:rsidR="00C55457" w:rsidRDefault="00C55457">
+    <w:p w14:paraId="3173D9E4" w14:textId="77777777" w:rsidR="0015221C" w:rsidRDefault="0015221C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09FC8E71" w14:textId="77777777" w:rsidR="00C55457" w:rsidRDefault="00C55457">
+    <w:p w14:paraId="387BC11A" w14:textId="77777777" w:rsidR="0015221C" w:rsidRDefault="0015221C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9915" w:type="dxa"/>
       <w:tblInd w:w="8" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5040"/>
       <w:gridCol w:w="4875"/>
     </w:tblGrid>
     <w:tr w:rsidR="007D72B5" w14:paraId="746CA707" w14:textId="77777777" w:rsidTr="000370C9">
       <w:trPr>
         <w:trHeight w:val="2552"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5040" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="53F29584" w14:textId="0B01EDD9" w:rsidR="007D72B5" w:rsidRDefault="0046236C" w:rsidP="007D72B5">
+        <w:p w14:paraId="53F29584" w14:textId="370BE1B6" w:rsidR="007D72B5" w:rsidRDefault="0046236C" w:rsidP="007D72B5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:vanish/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk136217596"/>
           <w:bookmarkStart w:id="1" w:name="_Hlk136217597"/>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <mc:AlternateContent>
-[...251 lines deleted...]
-            </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46041DC1" wp14:editId="04174767">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46041DC1" wp14:editId="4432589D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-17145</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269875</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2109470" cy="669290"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 1160137750"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1160137750"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -3889,77 +3711,196 @@
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:line w14:anchorId="309BE9E3" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="180.4pt,25.6pt" to="180.4pt,69.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxFwuRtAEAAF4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811KM2igEyznESC5B&#10;GyDpB2woUiJCcgkua9l/3yX9aNreiupAkPsYzg5Hm9uDd2KvE1kMvbxZtFLooHCwYezl95f7T1+k&#10;oAxhAIdB9/KoSd5uP37YzLHTS5zQDToJBgnUzbGXU86xaxpSk/ZAC4w6cNJg8pD5mMZmSDAzunfN&#10;sm3XzYxpiAmVJuLo7pSU24pvjFb5mzGks3C9ZG65rqmur2VtthvoxgRxsupMA/6BhQcb+NIr1A4y&#10;iB/J/gXlrUpIaPJCoW/QGKt0nYGnuWn/mOZ5gqjrLCwOxatM9P9g1df9XXhKhbo6hOf4iOqNWJRm&#10;jtRdk+VA8VR2MMmXcuYuDlXI41VIfchCnYKKo6vVermuGjfQXfpiovyg0Yuy6aWzoYwIHewfKZeb&#10;obuUlHDAe+tcfSYXxNzL5epzyy+pgN1iHGTe+jj0ksIoBbiRbahyqpCEzg6lvQDRke5cEntgJ7CB&#10;BpxfmK4UDihzgmeoX3EEU/ittfDZAU2n5po6l7lQoHU12pn+L63K7hWH41O6CMqPWNHPhisueX/m&#10;/fvfYvsTAAD//wMAUEsDBBQABgAIAAAAIQDkPz2l3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuLN0mpqprOiEkEOXGGBLHtPHaaolTJVlX3h4jDnC0/en395e72VkxYYiD&#10;JwXLRQYCqfVmoE7B4f3pLgcRkyajrSdU8IURdtX1VakL4y/0htM+dYJDKBZaQZ/SWEgZ2x6djgs/&#10;IvHt6IPTicfQSRP0hcOdlass20inB+IPvR7xscf2tD87BePr9IKNC4fjx/On9SnUXT3XSt3ezA9b&#10;EAnn9AfDjz6rQ8VOjT+TicIqWG8yVk8K7pcrEAz8Lhom13kOsirl/wrVNwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAxFwuRtAEAAF4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDkPz2l3QAAAAoBAAAPAAAAAAAAAAAAAAAAAA4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight="2pt">
                     <o:lock v:ext="edit" shapetype="f"/>
                   </v:line>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4875" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1C5EC904" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
+        <w:p w14:paraId="1C5EC904" w14:textId="72A5C8EC" w:rsidR="007D72B5" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5220"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7B524CAE" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
+        <w:p w14:paraId="7B524CAE" w14:textId="5DDED8C2" w:rsidR="007D72B5" w:rsidRDefault="00AF043B" w:rsidP="007D72B5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5220"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D99F2CA" wp14:editId="0CA478F5">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="column">
+                      <wp:posOffset>-871220</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>130810</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="1927860" cy="678180"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="1027261057" name="Text Box 3"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks/>
+                          </wps:cNvSpPr>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1927860" cy="678180"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="6350">
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="2068988B" w14:textId="32E7DB2D" w:rsidR="00320E92" w:rsidRPr="00C56C14" w:rsidRDefault="00AF043B" w:rsidP="007D72B5">
+                                <w:pPr>
+                                  <w:spacing w:line="204" w:lineRule="auto"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
+                                    <w:color w:val="auto"/>
+                                    <w:sz w:val="30"/>
+                                    <w:szCs w:val="30"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00AF043B">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
+                                    <w:color w:val="auto"/>
+                                    <w:sz w:val="30"/>
+                                    <w:szCs w:val="30"/>
+                                  </w:rPr>
+                                  <w:t>Communications and External Relations</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="margin">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="6D99F2CA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-68.6pt;margin-top:10.3pt;width:151.8pt;height:53.4pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeOqpEIQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fQQYpTQiVKwV0yTU&#10;VqJTn41jk2i2r2cbEvbrd+2ED3V7mvbiXOd+n3M8v2+1IgfhfA2moKPBkBJhOJS12RX0++vq04wS&#10;H5gpmQIjCnoUnt4vPn6YNzYXY6hAlcIRLGJ83tiCViHYPMs8r4RmfgBWGHRKcJoFvLpdVjrWYHWt&#10;svFwOM0acKV1wIX3+Pexc9JFqi+l4OFZSi8CUQXF2UI6XTq38cwWc5bvHLNVzfsx2D9MoVltsOm5&#10;1CMLjOxd/UcpXXMHHmQYcNAZSFlzkXbAbUbDd9tsKmZF2gXB8fYMk/9/ZfnTYWNfHAntF2iRwLSE&#10;t2vgPzxikzXW531MxNTnHqPjoq10On5xBYKJiO3xjKdoA+Gx2t34djZFF0ff9HY2miXAs0u2dT58&#10;FaBJNArqkK80ATusfYj9WX4Kic0MrGqlEmfKkAaLfr4ZpoSzBzOU6QfvZo1Th3bbYlo0t1AecWEH&#10;nRa85asam6+ZDy/MIfk4Lwo6POMhFWAT6C1KKnC//vY/xiMn6KWkQTEV1P/cMycoUd8MsnU3mkyi&#10;+tJlcnM7xou79myvPWavHwD1OsKnY3kyY3xQJ1M60G+o+2Xsii5mOPYuaDiZD6GTOL4bLpbLFIR6&#10;syyszcbyE88R2tf2jTnb4x+QuSc4yY7l72joYjsilvsAsk4cXVDtcUetJur6dxUfw/U9RV1e/+I3&#10;AAAA//8DAFBLAwQUAAYACAAAACEArHQit+IAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/C&#10;QBCG7yb+h82YeIMtKxZSuiWkCTExegC5eJt2h7ZhP2p3geqvdznpbSbz5J3nzdej0exCg++clTCb&#10;JsDI1k51tpFw+NhOlsB8QKtQO0sSvsnDuri/yzFT7mp3dNmHhsUQ6zOU0IbQZ5z7uiWDfup6svF2&#10;dIPBENeh4WrAaww3moskSbnBzsYPLfZUtlSf9mcj4bXcvuOuEmb5o8uXt+Om/zp8Pkv5+DBuVsAC&#10;jeEPhpt+VIciOlXubJVnWsJk9rQQkZUgkhTYjUjTObAqDmIxB17k/H+H4hcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCeOqpEIQIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCsdCK34gAAAAsBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2068988B" w14:textId="32E7DB2D" w:rsidR="00320E92" w:rsidRPr="00C56C14" w:rsidRDefault="00AF043B" w:rsidP="007D72B5">
+                          <w:pPr>
+                            <w:spacing w:line="204" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
+                              <w:color w:val="auto"/>
+                              <w:sz w:val="30"/>
+                              <w:szCs w:val="30"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AF043B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
+                              <w:color w:val="auto"/>
+                              <w:sz w:val="30"/>
+                              <w:szCs w:val="30"/>
+                            </w:rPr>
+                            <w:t>Communications and External Relations</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
         </w:p>
         <w:p w14:paraId="1F54B230" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5220"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="0F44A266" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5220"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
@@ -4017,70 +3958,70 @@
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Deputy </w:t>
           </w:r>
           <w:r w:rsidR="000370C9">
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Director’s Office</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6DB00F4F" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRPr="00636BE2" w:rsidRDefault="00320E92" w:rsidP="007D72B5">
+        <w:p w14:paraId="6DB00F4F" w14:textId="5FE2FD77" w:rsidR="007D72B5" w:rsidRPr="00636BE2" w:rsidRDefault="00AF043B" w:rsidP="007D72B5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5220"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00320E92">
+          <w:r w:rsidRPr="00AF043B">
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Marketing, Admissions, Recruitment and Communications</w:t>
+            <w:t>Communications and External Relations</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="16484542" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRPr="00636BE2" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5220"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00636BE2">
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Level </w:t>
           </w:r>
           <w:r w:rsidR="00B11936">
             <w:rPr>
@@ -4177,65 +4118,65 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r w:rsidRPr="00636BE2">
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>UNITED KINGDOM</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="27CCBC9D" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRPr="00942200" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
+        <w:p w14:paraId="27CCBC9D" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRPr="00942200" w:rsidRDefault="008706B8" w:rsidP="007D72B5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5220"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidR="008706B8">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>admissions@sheffield.ac.uk</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
   </w:tbl>
   <w:p w14:paraId="0750A923" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -6524,251 +6465,260 @@
   <w:num w:numId="12" w16cid:durableId="1652365248">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1726103616">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="440492135">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="221017626">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="671876116">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="347951526">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00117364"/>
     <w:rsid w:val="00005730"/>
     <w:rsid w:val="00022D1A"/>
     <w:rsid w:val="000370C9"/>
     <w:rsid w:val="0006536B"/>
     <w:rsid w:val="00077862"/>
     <w:rsid w:val="000A0DE2"/>
     <w:rsid w:val="000A2751"/>
     <w:rsid w:val="000B1642"/>
     <w:rsid w:val="000B6F15"/>
     <w:rsid w:val="000C3F8E"/>
     <w:rsid w:val="000C5183"/>
     <w:rsid w:val="000E3317"/>
     <w:rsid w:val="000F4C23"/>
     <w:rsid w:val="00111D16"/>
     <w:rsid w:val="00117364"/>
     <w:rsid w:val="001376DE"/>
+    <w:rsid w:val="0015221C"/>
     <w:rsid w:val="0015270F"/>
     <w:rsid w:val="00154030"/>
     <w:rsid w:val="00174482"/>
     <w:rsid w:val="001766D3"/>
     <w:rsid w:val="001842EC"/>
     <w:rsid w:val="001A64EB"/>
     <w:rsid w:val="001A7E46"/>
     <w:rsid w:val="001B099F"/>
     <w:rsid w:val="001D0260"/>
     <w:rsid w:val="001E6A73"/>
     <w:rsid w:val="001E7F6B"/>
     <w:rsid w:val="001E7FCF"/>
     <w:rsid w:val="00201802"/>
     <w:rsid w:val="00222D72"/>
     <w:rsid w:val="002230C4"/>
     <w:rsid w:val="00236BA0"/>
     <w:rsid w:val="002400E3"/>
     <w:rsid w:val="00244EF5"/>
     <w:rsid w:val="0025554D"/>
     <w:rsid w:val="00260F82"/>
     <w:rsid w:val="0027107B"/>
     <w:rsid w:val="00271FD7"/>
     <w:rsid w:val="00292231"/>
     <w:rsid w:val="002946B5"/>
     <w:rsid w:val="002A0A23"/>
     <w:rsid w:val="002A0B76"/>
     <w:rsid w:val="002B7DC0"/>
     <w:rsid w:val="002C75A0"/>
     <w:rsid w:val="002D78AF"/>
     <w:rsid w:val="002E5DD4"/>
     <w:rsid w:val="002F12C5"/>
     <w:rsid w:val="002F3FDE"/>
     <w:rsid w:val="00307DBC"/>
     <w:rsid w:val="0031277A"/>
     <w:rsid w:val="003205CA"/>
     <w:rsid w:val="00320E92"/>
     <w:rsid w:val="00342207"/>
     <w:rsid w:val="00344D22"/>
     <w:rsid w:val="00357404"/>
+    <w:rsid w:val="00362F71"/>
     <w:rsid w:val="00375CB1"/>
     <w:rsid w:val="00381C43"/>
     <w:rsid w:val="00381D39"/>
     <w:rsid w:val="0039193B"/>
     <w:rsid w:val="003A1C71"/>
     <w:rsid w:val="00401F5A"/>
     <w:rsid w:val="0040778C"/>
     <w:rsid w:val="004108BA"/>
     <w:rsid w:val="0041777A"/>
     <w:rsid w:val="00427F4F"/>
     <w:rsid w:val="004305FA"/>
     <w:rsid w:val="00432E85"/>
     <w:rsid w:val="00432FB3"/>
     <w:rsid w:val="00434CA1"/>
     <w:rsid w:val="00441A0F"/>
+    <w:rsid w:val="004553EC"/>
     <w:rsid w:val="004578AC"/>
     <w:rsid w:val="0046236C"/>
     <w:rsid w:val="00465611"/>
     <w:rsid w:val="00471128"/>
     <w:rsid w:val="0048229A"/>
     <w:rsid w:val="004A75A1"/>
     <w:rsid w:val="004B2F8D"/>
     <w:rsid w:val="004B33C6"/>
     <w:rsid w:val="004C1088"/>
     <w:rsid w:val="004C6673"/>
     <w:rsid w:val="004E25EC"/>
+    <w:rsid w:val="004F71F1"/>
     <w:rsid w:val="0051032F"/>
     <w:rsid w:val="005145A6"/>
     <w:rsid w:val="0053164E"/>
     <w:rsid w:val="00532E38"/>
     <w:rsid w:val="0055336C"/>
     <w:rsid w:val="005566F5"/>
     <w:rsid w:val="0056269E"/>
     <w:rsid w:val="005716AA"/>
     <w:rsid w:val="00582209"/>
     <w:rsid w:val="00582538"/>
     <w:rsid w:val="005825C9"/>
     <w:rsid w:val="0058286F"/>
     <w:rsid w:val="00584BEA"/>
     <w:rsid w:val="005A23EA"/>
     <w:rsid w:val="005A48F2"/>
     <w:rsid w:val="005B57C3"/>
     <w:rsid w:val="00604E2E"/>
     <w:rsid w:val="00607BF1"/>
     <w:rsid w:val="00612E9F"/>
     <w:rsid w:val="006229C6"/>
     <w:rsid w:val="0063212D"/>
     <w:rsid w:val="00637648"/>
     <w:rsid w:val="00643491"/>
     <w:rsid w:val="00653F93"/>
+    <w:rsid w:val="0067152F"/>
     <w:rsid w:val="006758FD"/>
     <w:rsid w:val="00676695"/>
     <w:rsid w:val="00687B61"/>
     <w:rsid w:val="00691657"/>
     <w:rsid w:val="0069243C"/>
     <w:rsid w:val="00695F75"/>
     <w:rsid w:val="006A3D86"/>
     <w:rsid w:val="006A50CA"/>
     <w:rsid w:val="006A5B51"/>
     <w:rsid w:val="006C4D91"/>
+    <w:rsid w:val="006D7EE0"/>
     <w:rsid w:val="006F76A7"/>
     <w:rsid w:val="0071057A"/>
     <w:rsid w:val="0071591A"/>
     <w:rsid w:val="007170BC"/>
     <w:rsid w:val="00724259"/>
     <w:rsid w:val="00726DC6"/>
     <w:rsid w:val="00750AA6"/>
     <w:rsid w:val="007559EB"/>
     <w:rsid w:val="007A4C2B"/>
     <w:rsid w:val="007A5DA5"/>
     <w:rsid w:val="007C45DA"/>
     <w:rsid w:val="007C465A"/>
     <w:rsid w:val="007D0CAA"/>
     <w:rsid w:val="007D1ACA"/>
     <w:rsid w:val="007D72B5"/>
     <w:rsid w:val="00824A4C"/>
     <w:rsid w:val="00843854"/>
     <w:rsid w:val="008506EA"/>
     <w:rsid w:val="008706B8"/>
     <w:rsid w:val="00877FD4"/>
     <w:rsid w:val="00884D1D"/>
     <w:rsid w:val="00884F38"/>
     <w:rsid w:val="008A51B7"/>
     <w:rsid w:val="008A57DC"/>
     <w:rsid w:val="008A63C6"/>
     <w:rsid w:val="008B3768"/>
     <w:rsid w:val="008B58A0"/>
     <w:rsid w:val="008B5DE8"/>
     <w:rsid w:val="008D0850"/>
     <w:rsid w:val="008D6E6D"/>
     <w:rsid w:val="009004B5"/>
     <w:rsid w:val="0091088B"/>
     <w:rsid w:val="009339F3"/>
     <w:rsid w:val="0093545F"/>
     <w:rsid w:val="009371B0"/>
     <w:rsid w:val="00940127"/>
     <w:rsid w:val="00960494"/>
     <w:rsid w:val="009604B8"/>
     <w:rsid w:val="00963120"/>
     <w:rsid w:val="00966428"/>
     <w:rsid w:val="009919D4"/>
     <w:rsid w:val="009940A8"/>
     <w:rsid w:val="009A4739"/>
     <w:rsid w:val="009B4F5B"/>
     <w:rsid w:val="009F01DB"/>
     <w:rsid w:val="009F57C3"/>
+    <w:rsid w:val="00A04B99"/>
     <w:rsid w:val="00A07A70"/>
     <w:rsid w:val="00A31F8D"/>
     <w:rsid w:val="00A63768"/>
     <w:rsid w:val="00A75FAA"/>
     <w:rsid w:val="00A81726"/>
     <w:rsid w:val="00A81C6C"/>
     <w:rsid w:val="00A86A8E"/>
     <w:rsid w:val="00A86B4B"/>
     <w:rsid w:val="00A914A2"/>
     <w:rsid w:val="00AA2174"/>
     <w:rsid w:val="00AA7343"/>
     <w:rsid w:val="00AE369E"/>
+    <w:rsid w:val="00AF043B"/>
     <w:rsid w:val="00AF51AA"/>
     <w:rsid w:val="00B11936"/>
     <w:rsid w:val="00B13ED6"/>
     <w:rsid w:val="00B167A9"/>
     <w:rsid w:val="00B40DBD"/>
     <w:rsid w:val="00B41C7F"/>
     <w:rsid w:val="00B43FE8"/>
     <w:rsid w:val="00B458CC"/>
     <w:rsid w:val="00B7186F"/>
     <w:rsid w:val="00B720F0"/>
     <w:rsid w:val="00B75DFE"/>
     <w:rsid w:val="00BB061D"/>
     <w:rsid w:val="00BB345C"/>
     <w:rsid w:val="00BC75D3"/>
     <w:rsid w:val="00BD59B5"/>
     <w:rsid w:val="00BE45C5"/>
     <w:rsid w:val="00BF64AB"/>
     <w:rsid w:val="00BF7F60"/>
     <w:rsid w:val="00C07D89"/>
     <w:rsid w:val="00C40332"/>
     <w:rsid w:val="00C423BD"/>
     <w:rsid w:val="00C51DBB"/>
     <w:rsid w:val="00C55457"/>
     <w:rsid w:val="00C57286"/>
     <w:rsid w:val="00C60253"/>
@@ -6785,50 +6735,51 @@
     <w:rsid w:val="00D55989"/>
     <w:rsid w:val="00D65EEE"/>
     <w:rsid w:val="00D833FB"/>
     <w:rsid w:val="00DB1910"/>
     <w:rsid w:val="00DE38B3"/>
     <w:rsid w:val="00DF1CC1"/>
     <w:rsid w:val="00DF5495"/>
     <w:rsid w:val="00E1087A"/>
     <w:rsid w:val="00E2668B"/>
     <w:rsid w:val="00E519F7"/>
     <w:rsid w:val="00E83257"/>
     <w:rsid w:val="00E93F61"/>
     <w:rsid w:val="00E94D69"/>
     <w:rsid w:val="00EA5275"/>
     <w:rsid w:val="00EB2B9E"/>
     <w:rsid w:val="00EB5DD3"/>
     <w:rsid w:val="00EC4103"/>
     <w:rsid w:val="00EC580F"/>
     <w:rsid w:val="00ED7241"/>
     <w:rsid w:val="00EE2010"/>
     <w:rsid w:val="00EE2B6E"/>
     <w:rsid w:val="00EE3FC1"/>
     <w:rsid w:val="00EF39F7"/>
     <w:rsid w:val="00EF75CD"/>
     <w:rsid w:val="00F361BC"/>
+    <w:rsid w:val="00F6290B"/>
     <w:rsid w:val="00F63B73"/>
     <w:rsid w:val="00F6503D"/>
     <w:rsid w:val="00F66884"/>
     <w:rsid w:val="00F67B38"/>
     <w:rsid w:val="00F96AEF"/>
     <w:rsid w:val="00FA223D"/>
     <w:rsid w:val="00FB0AD3"/>
     <w:rsid w:val="00FB6A25"/>
     <w:rsid w:val="00FC0734"/>
     <w:rsid w:val="00FC257C"/>
     <w:rsid w:val="00FD14A4"/>
     <w:rsid w:val="00FD50F8"/>
     <w:rsid w:val="00FE29E9"/>
     <w:rsid w:val="00FE35D3"/>
     <w:rsid w:val="00FE66C0"/>
     <w:rsid w:val="00FF3719"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -7278,68 +7229,74 @@
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="0015270F"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="430" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TUOS Stephenson" w:hAnsi="TUOS Stephenson" w:cs="TUOS Stephenson"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="x-none" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
@@ -7529,51 +7486,50 @@
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00236BA0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/study/policies/appeals-complaints-applicants" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -7841,75 +7797,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>645</Words>
-  <Characters>3677</Characters>
+  <Words>678</Words>
+  <Characters>3871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Appeals and Complaints form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>The University of Sheffield</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4314</CharactersWithSpaces>
+  <CharactersWithSpaces>4540</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6881302</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:admissions@sheffield.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4456453</vt:i4>
       </vt:variant>
       <vt:variant>