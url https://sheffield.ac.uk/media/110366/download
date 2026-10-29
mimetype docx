--- v0 (2025-11-28)
+++ v1 (2026-10-29)
@@ -104,51 +104,51 @@
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t>pplications to study at</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> the University of Sheffield.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5333D1" w14:textId="77777777" w:rsidR="00432E85" w:rsidRPr="004A2DFE" w:rsidRDefault="00432E85" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F7A6A0" w14:textId="77777777" w:rsidR="00432E85" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
+    <w:p w14:paraId="78F7A6A0" w14:textId="77770BE6" w:rsidR="00432E85" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t>Before completing th</w:t>
       </w:r>
       <w:r w:rsidR="00432E85">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
@@ -164,75 +164,117 @@
       <w:r w:rsidR="00236BA0" w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00CC29AD" w:rsidRPr="00D65EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="TUOS Blake"/>
           </w:rPr>
           <w:t>www.sheffield.ac.uk/study/policies/appeals-complaints-applicants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00432E85">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00432E85" w:rsidRPr="00432E85">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">noting the scope of the procedure set out in points 2.1, 2.2 and 2.3, and the </w:t>
+        <w:t>noting the scope of the procedure set out in points 2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5842">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00432E85" w:rsidRPr="00432E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5842">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00432E85" w:rsidRPr="00432E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and the </w:t>
       </w:r>
       <w:r w:rsidR="00432E85">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">eligible </w:t>
       </w:r>
       <w:r w:rsidR="00432E85" w:rsidRPr="00432E85">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">grounds for appeal in </w:t>
       </w:r>
       <w:r w:rsidR="00432E85">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">points </w:t>
       </w:r>
       <w:r w:rsidR="00432E85" w:rsidRPr="00432E85">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
-        <w:t>2.5 and 2.6</w:t>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5842">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00432E85" w:rsidRPr="00432E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5842">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC02FD3" w14:textId="77777777" w:rsidR="00432E85" w:rsidRPr="004A2DFE" w:rsidRDefault="00432E85" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="-180"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AF79A7B" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="00432E85" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
@@ -1317,76 +1359,98 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C465A" w:rsidRPr="00D65EEE" w14:paraId="35C16F32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B350E49" w14:textId="77777777" w:rsidR="007C465A" w:rsidRPr="00D65EEE" w:rsidRDefault="007C465A" w:rsidP="00AE369E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t>I am not the applicant concerned in this appeal/complaint, but I have their written consent and this is enclosed with this form</w:t>
+              <w:t xml:space="preserve">I am not the applicant concerned in this appeal/complaint, but I have their written </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>consent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and this is enclosed with this form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D71E741" w14:textId="77777777" w:rsidR="007C465A" w:rsidRPr="00D65EEE" w:rsidRDefault="007C465A" w:rsidP="00201802">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8820"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -1396,50 +1460,58 @@
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58D3AF0C" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="0093545F" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1600,112 +1672,128 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002946B5" w:rsidRPr="00D65EEE" w14:paraId="29613EED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1963A14A" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8820"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t>I wish to make a formal complaint</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E2F4DA8" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
+          <w:p w14:paraId="1E2F4DA8" w14:textId="6784805F" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">A complaint is an expression of dissatisfaction about </w:t>
             </w:r>
             <w:r w:rsidR="005825C9" w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">the nature of </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t xml:space="preserve">University and/or departmental admissions policies and procedures, or </w:t>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> admissions policies and procedures, or </w:t>
             </w:r>
             <w:r w:rsidR="002E5DD4" w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">about </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">the actions, or lack of actions, </w:t>
             </w:r>
             <w:r w:rsidR="002E5DD4" w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> the University or its staff</w:t>
             </w:r>
@@ -1750,50 +1838,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D65EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D65EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12B7D16F" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30EA3FCE" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
@@ -1823,106 +1919,112 @@
         <w:t>appeal/c</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>omplaint</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259E8952" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E06CD34" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
+    <w:p w14:paraId="4E06CD34" w14:textId="2BD26EBF" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="00E05287" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D65EEE">
-[...3 lines deleted...]
-        <w:t>Please provide details of your case. You can use additional sheets if necessary.</w:t>
+      <w:r w:rsidRPr="00E05287">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Please provide details of your case, explaining what happened with your application to the University and why you believe it meets the grounds for an appeal or complaint set out in points 2.7 and 2.10 respectively of the Appeals and Complaints Procedure for Applicants. You can use additional sheets</w:t>
+      </w:r>
+      <w:r w:rsidR="002946B5" w:rsidRPr="00D65EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FB297E" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="108" w:type="dxa"/>
           <w:bottom w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002946B5" w:rsidRPr="00D65EEE" w14:paraId="53A5E49B" w14:textId="77777777" w:rsidTr="00B458CC">
+      <w:tr w:rsidR="002946B5" w:rsidRPr="00D65EEE" w14:paraId="53A5E49B" w14:textId="77777777" w:rsidTr="006E53F3">
         <w:trPr>
-          <w:trHeight w:val="8949"/>
+          <w:trHeight w:val="8505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F73AC4D" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00201802">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8820"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E3FF7F6" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="0093545F" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2477,51 +2579,67 @@
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>I believe that the above information is accurate. I confirm that this appeal/complaint</w:t>
       </w:r>
       <w:r w:rsidR="00F96AEF" w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and any documentation associated with it</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be passed to relevant members of University staff for</w:t>
+        <w:t xml:space="preserve"> can be passed to relevant members of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D65EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D65EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff for</w:t>
       </w:r>
       <w:r w:rsidR="00F96AEF" w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> consideration and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> comment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497CBB5B" w14:textId="77777777" w:rsidR="002946B5" w:rsidRPr="00D65EEE" w:rsidRDefault="002946B5" w:rsidP="00AE369E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
@@ -2569,174 +2687,171 @@
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65EEE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t>Date...........................................................</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008B58A0" w:rsidRPr="00D65EEE" w:rsidSect="0015270F">
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1416" w:bottom="680" w:left="992" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AC69C1B" w14:textId="77777777" w:rsidR="00AD46FA" w:rsidRDefault="00AD46FA">
+    <w:p w14:paraId="60D7FCB8" w14:textId="77777777" w:rsidR="008D0903" w:rsidRDefault="008D0903">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08786EA1" w14:textId="77777777" w:rsidR="00AD46FA" w:rsidRDefault="00AD46FA">
+    <w:p w14:paraId="7D340F96" w14:textId="77777777" w:rsidR="008D0903" w:rsidRDefault="008D0903">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TUOS Blake">
-    <w:panose1 w:val="020B0503040000020004"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TUOS Stephenson">
-    <w:panose1 w:val="02070503080000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
-    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="600002F7" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Serif Pro">
-    <w:panose1 w:val="02040603050405020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="02000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="273307D3" w14:textId="77777777" w:rsidR="00AD46FA" w:rsidRDefault="00AD46FA">
+    <w:p w14:paraId="677D92E5" w14:textId="77777777" w:rsidR="008D0903" w:rsidRDefault="008D0903">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F64352E" w14:textId="77777777" w:rsidR="00AD46FA" w:rsidRDefault="00AD46FA">
+    <w:p w14:paraId="630DA1E2" w14:textId="77777777" w:rsidR="008D0903" w:rsidRDefault="008D0903">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9915" w:type="dxa"/>
       <w:tblInd w:w="8" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5040"/>
       <w:gridCol w:w="4875"/>
     </w:tblGrid>
@@ -3248,65 +3363,65 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r w:rsidRPr="00636BE2">
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>UNITED KINGDOM</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7B52699B" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRPr="00942200" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
+        <w:p w14:paraId="7B52699B" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRPr="00942200" w:rsidRDefault="00911169" w:rsidP="007D72B5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5220"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidR="00911169">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>admissions@sheffield.ac.uk</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
   </w:tbl>
   <w:p w14:paraId="59727E18" w14:textId="77777777" w:rsidR="007D72B5" w:rsidRDefault="007D72B5" w:rsidP="007D72B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -5247,139 +5362,142 @@
   <w:num w:numId="9" w16cid:durableId="72825829">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1866018275">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="361248558">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="724451463">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="777216895">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1546864777">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00117364"/>
     <w:rsid w:val="00005730"/>
     <w:rsid w:val="00022D1A"/>
     <w:rsid w:val="00050B08"/>
     <w:rsid w:val="0006536B"/>
     <w:rsid w:val="00077862"/>
     <w:rsid w:val="000A0DE2"/>
     <w:rsid w:val="000A2751"/>
     <w:rsid w:val="000B1642"/>
     <w:rsid w:val="000B6F15"/>
     <w:rsid w:val="000C3F8E"/>
     <w:rsid w:val="000C5183"/>
     <w:rsid w:val="000E3317"/>
     <w:rsid w:val="000F4C23"/>
     <w:rsid w:val="00111D16"/>
     <w:rsid w:val="00117364"/>
     <w:rsid w:val="001376DE"/>
     <w:rsid w:val="0015270F"/>
     <w:rsid w:val="00154030"/>
     <w:rsid w:val="00174482"/>
     <w:rsid w:val="001766D3"/>
     <w:rsid w:val="001842EC"/>
+    <w:rsid w:val="001A5842"/>
     <w:rsid w:val="001A64EB"/>
     <w:rsid w:val="001B099F"/>
     <w:rsid w:val="001D0260"/>
     <w:rsid w:val="001E6A73"/>
     <w:rsid w:val="001E7F6B"/>
     <w:rsid w:val="001E7FCF"/>
     <w:rsid w:val="00201802"/>
     <w:rsid w:val="00222D72"/>
     <w:rsid w:val="002230C4"/>
     <w:rsid w:val="00236BA0"/>
     <w:rsid w:val="002400E3"/>
     <w:rsid w:val="00244EF5"/>
     <w:rsid w:val="0025554D"/>
     <w:rsid w:val="00260F82"/>
     <w:rsid w:val="00270838"/>
     <w:rsid w:val="0027107B"/>
     <w:rsid w:val="00271FD7"/>
     <w:rsid w:val="00292231"/>
     <w:rsid w:val="002946B5"/>
     <w:rsid w:val="002A0A23"/>
     <w:rsid w:val="002A0B76"/>
     <w:rsid w:val="002B7DC0"/>
     <w:rsid w:val="002D78AF"/>
     <w:rsid w:val="002E5DD4"/>
     <w:rsid w:val="002F12C5"/>
     <w:rsid w:val="002F3FDE"/>
     <w:rsid w:val="00305CB6"/>
     <w:rsid w:val="00307DBC"/>
     <w:rsid w:val="0031277A"/>
     <w:rsid w:val="003205CA"/>
     <w:rsid w:val="00342207"/>
     <w:rsid w:val="00344D22"/>
     <w:rsid w:val="00357404"/>
     <w:rsid w:val="00381C43"/>
     <w:rsid w:val="00381D39"/>
     <w:rsid w:val="0039193B"/>
     <w:rsid w:val="003A1C71"/>
     <w:rsid w:val="00401F5A"/>
     <w:rsid w:val="0040778C"/>
     <w:rsid w:val="004108BA"/>
+    <w:rsid w:val="0041272B"/>
     <w:rsid w:val="0041777A"/>
     <w:rsid w:val="00427F4F"/>
     <w:rsid w:val="004305FA"/>
     <w:rsid w:val="00432E85"/>
     <w:rsid w:val="00432FB3"/>
     <w:rsid w:val="00434CA1"/>
     <w:rsid w:val="00441A0F"/>
     <w:rsid w:val="004578AC"/>
     <w:rsid w:val="00465611"/>
     <w:rsid w:val="00471128"/>
     <w:rsid w:val="0048229A"/>
     <w:rsid w:val="004A2DFE"/>
     <w:rsid w:val="004A75A1"/>
     <w:rsid w:val="004B2F8D"/>
     <w:rsid w:val="004B33C6"/>
     <w:rsid w:val="004C1088"/>
     <w:rsid w:val="004C6673"/>
     <w:rsid w:val="004E25EC"/>
     <w:rsid w:val="0051032F"/>
     <w:rsid w:val="005145A6"/>
     <w:rsid w:val="0053164E"/>
     <w:rsid w:val="00532E38"/>
     <w:rsid w:val="0055336C"/>
     <w:rsid w:val="005566F5"/>
     <w:rsid w:val="0056269E"/>
@@ -5387,166 +5505,174 @@
     <w:rsid w:val="00580351"/>
     <w:rsid w:val="00582209"/>
     <w:rsid w:val="00582538"/>
     <w:rsid w:val="005825C9"/>
     <w:rsid w:val="0058286F"/>
     <w:rsid w:val="00584BEA"/>
     <w:rsid w:val="00594280"/>
     <w:rsid w:val="005A23EA"/>
     <w:rsid w:val="005A48F2"/>
     <w:rsid w:val="005B57C3"/>
     <w:rsid w:val="00604E2E"/>
     <w:rsid w:val="00607BF1"/>
     <w:rsid w:val="00612E9F"/>
     <w:rsid w:val="006229C6"/>
     <w:rsid w:val="0063212D"/>
     <w:rsid w:val="00643491"/>
     <w:rsid w:val="00653F93"/>
     <w:rsid w:val="006758FD"/>
     <w:rsid w:val="00676695"/>
     <w:rsid w:val="00687B61"/>
     <w:rsid w:val="0069243C"/>
     <w:rsid w:val="006A3D86"/>
     <w:rsid w:val="006A50CA"/>
     <w:rsid w:val="006C4D91"/>
     <w:rsid w:val="006D3C53"/>
+    <w:rsid w:val="006E53F3"/>
     <w:rsid w:val="006F76A7"/>
     <w:rsid w:val="0071057A"/>
     <w:rsid w:val="0071591A"/>
     <w:rsid w:val="007170BC"/>
     <w:rsid w:val="00724259"/>
     <w:rsid w:val="00726DC6"/>
     <w:rsid w:val="00750AA6"/>
     <w:rsid w:val="007559EB"/>
     <w:rsid w:val="007A4C2B"/>
     <w:rsid w:val="007A5DA5"/>
     <w:rsid w:val="007C0597"/>
     <w:rsid w:val="007C45DA"/>
     <w:rsid w:val="007C465A"/>
     <w:rsid w:val="007D1ACA"/>
     <w:rsid w:val="007D72B5"/>
     <w:rsid w:val="00824A4C"/>
     <w:rsid w:val="00843854"/>
     <w:rsid w:val="008506EA"/>
     <w:rsid w:val="00884D1D"/>
     <w:rsid w:val="00884F38"/>
     <w:rsid w:val="008A51B7"/>
     <w:rsid w:val="008A57DC"/>
     <w:rsid w:val="008A63C6"/>
     <w:rsid w:val="008B3768"/>
     <w:rsid w:val="008B58A0"/>
     <w:rsid w:val="008B5DE8"/>
     <w:rsid w:val="008D0850"/>
+    <w:rsid w:val="008D0903"/>
     <w:rsid w:val="008D6E6D"/>
     <w:rsid w:val="009004B5"/>
     <w:rsid w:val="0091088B"/>
     <w:rsid w:val="00911169"/>
     <w:rsid w:val="009339F3"/>
     <w:rsid w:val="0093545F"/>
     <w:rsid w:val="009371B0"/>
     <w:rsid w:val="00940127"/>
     <w:rsid w:val="00960494"/>
     <w:rsid w:val="009604B8"/>
     <w:rsid w:val="00960B4C"/>
     <w:rsid w:val="00963120"/>
     <w:rsid w:val="00966428"/>
     <w:rsid w:val="009919D4"/>
     <w:rsid w:val="009940A8"/>
     <w:rsid w:val="009A4739"/>
     <w:rsid w:val="009A717A"/>
     <w:rsid w:val="009B4F5B"/>
     <w:rsid w:val="009F01DB"/>
     <w:rsid w:val="009F57C3"/>
     <w:rsid w:val="00A07A70"/>
     <w:rsid w:val="00A31F8D"/>
     <w:rsid w:val="00A63768"/>
     <w:rsid w:val="00A81726"/>
     <w:rsid w:val="00A81C6C"/>
     <w:rsid w:val="00A86A8E"/>
     <w:rsid w:val="00A86B4B"/>
     <w:rsid w:val="00A914A2"/>
     <w:rsid w:val="00AA2174"/>
     <w:rsid w:val="00AA7343"/>
     <w:rsid w:val="00AD46FA"/>
     <w:rsid w:val="00AE369E"/>
     <w:rsid w:val="00AF51AA"/>
     <w:rsid w:val="00B13ED6"/>
     <w:rsid w:val="00B167A9"/>
+    <w:rsid w:val="00B23932"/>
+    <w:rsid w:val="00B35C6F"/>
     <w:rsid w:val="00B40DBD"/>
     <w:rsid w:val="00B41C7F"/>
     <w:rsid w:val="00B43FE8"/>
     <w:rsid w:val="00B458CC"/>
     <w:rsid w:val="00B7186F"/>
     <w:rsid w:val="00B720F0"/>
     <w:rsid w:val="00B75DFE"/>
     <w:rsid w:val="00B81881"/>
     <w:rsid w:val="00BB061D"/>
     <w:rsid w:val="00BB345C"/>
     <w:rsid w:val="00BC75D3"/>
     <w:rsid w:val="00BD59B5"/>
     <w:rsid w:val="00BE45C5"/>
     <w:rsid w:val="00BF64AB"/>
     <w:rsid w:val="00BF7F60"/>
     <w:rsid w:val="00C07D89"/>
     <w:rsid w:val="00C40332"/>
     <w:rsid w:val="00C423BD"/>
     <w:rsid w:val="00C51DBB"/>
     <w:rsid w:val="00C60253"/>
     <w:rsid w:val="00C6116A"/>
     <w:rsid w:val="00C647DF"/>
     <w:rsid w:val="00C90E9C"/>
     <w:rsid w:val="00CA0598"/>
     <w:rsid w:val="00CA0A81"/>
     <w:rsid w:val="00CC29AD"/>
     <w:rsid w:val="00CD20EA"/>
     <w:rsid w:val="00CD47FB"/>
     <w:rsid w:val="00D17DEB"/>
     <w:rsid w:val="00D23582"/>
     <w:rsid w:val="00D55989"/>
+    <w:rsid w:val="00D65E86"/>
     <w:rsid w:val="00D65EEE"/>
     <w:rsid w:val="00DB1910"/>
     <w:rsid w:val="00DE38B3"/>
     <w:rsid w:val="00DF1CC1"/>
+    <w:rsid w:val="00E05287"/>
     <w:rsid w:val="00E1087A"/>
     <w:rsid w:val="00E2668B"/>
     <w:rsid w:val="00E519F7"/>
+    <w:rsid w:val="00E52500"/>
     <w:rsid w:val="00E83257"/>
     <w:rsid w:val="00E93F61"/>
     <w:rsid w:val="00E94D69"/>
     <w:rsid w:val="00EA5275"/>
     <w:rsid w:val="00EB5DD3"/>
     <w:rsid w:val="00EC4103"/>
     <w:rsid w:val="00EC580F"/>
     <w:rsid w:val="00EE2010"/>
     <w:rsid w:val="00EE2B6E"/>
     <w:rsid w:val="00EE3FC1"/>
     <w:rsid w:val="00EF75CD"/>
     <w:rsid w:val="00F361BC"/>
     <w:rsid w:val="00F63B73"/>
     <w:rsid w:val="00F6503D"/>
     <w:rsid w:val="00F66884"/>
     <w:rsid w:val="00F96AEF"/>
+    <w:rsid w:val="00F975AE"/>
     <w:rsid w:val="00FA223D"/>
     <w:rsid w:val="00FB0AD3"/>
     <w:rsid w:val="00FC0734"/>
     <w:rsid w:val="00FC257C"/>
     <w:rsid w:val="00FD14A4"/>
     <w:rsid w:val="00FD50F8"/>
     <w:rsid w:val="00FE29E9"/>
     <w:rsid w:val="00FE35D3"/>
     <w:rsid w:val="00FF3719"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5989,68 +6115,74 @@
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="0015270F"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="430" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TUOS Stephenson" w:hAnsi="TUOS Stephenson" w:cs="TUOS Stephenson"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="x-none" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
@@ -6240,51 +6372,50 @@
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00236BA0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/study/policies/appeals-complaints-applicants" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@sheffield.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -6568,75 +6699,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EED8130-8F3A-47DD-9A5A-28A3A4EBF91E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>501</Words>
-  <Characters>2859</Characters>
+  <Words>532</Words>
+  <Characters>3037</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Appeals and Complaints form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>The University of Sheffield</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3354</CharactersWithSpaces>
+  <CharactersWithSpaces>3562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6881302</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:admissions@sheffield.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4456453</vt:i4>
       </vt:variant>
       <vt:variant>